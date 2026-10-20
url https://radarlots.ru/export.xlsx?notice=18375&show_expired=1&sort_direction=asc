--- v0 (2026-10-17)
+++ v1 (2026-10-20)
@@ -786,51 +786,51 @@
       <c r="AB2" t="inlineStr">
         <is>
           <t>503208576466</t>
         </is>
       </c>
       <c r="AC2" s="3" t="n">
         <v>46335.41666666666</v>
       </c>
       <c r="AD2" s="3" t="n">
         <v>46335.45833333334</v>
       </c>
       <c r="AF2" t="inlineStr">
         <is>
           <t>лот №1: Картина «Мальчик с игрушкой», художник Васин В.К.</t>
         </is>
       </c>
       <c r="AG2" t="inlineStr">
         <is>
           <t>https://fedresurs.ru/bidding/4feaa791-e390-4978-9c63-25da2236190d</t>
         </is>
       </c>
       <c r="AQ2" s="3" t="n">
         <v>46305.08859953703</v>
       </c>
       <c r="AR2" s="3" t="n">
-        <v>46312.90244212963</v>
+        <v>46315.09527777778</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="inlineStr">
         <is>
           <t>fedresurs:4feaa791-e390-4978-9c63-25da2236190d_10</t>
         </is>
       </c>
       <c r="B3" t="inlineStr">
         <is>
           <t>Федресурс</t>
         </is>
       </c>
       <c r="C3" t="inlineStr">
         <is>
           <t>18375</t>
         </is>
       </c>
       <c r="D3" t="n">
         <v>10</v>
       </c>
       <c r="E3" t="inlineStr">
         <is>
           <t>Приём заявок</t>
         </is>
@@ -877,51 +877,51 @@
       <c r="AB3" t="inlineStr">
         <is>
           <t>503208576466</t>
         </is>
       </c>
       <c r="AC3" s="3" t="n">
         <v>46335.41666666666</v>
       </c>
       <c r="AD3" s="3" t="n">
         <v>46335.45833333334</v>
       </c>
       <c r="AF3" t="inlineStr">
         <is>
           <t>Картина «Молодые березки», художник Горский М.И.</t>
         </is>
       </c>
       <c r="AG3" t="inlineStr">
         <is>
           <t>https://fedresurs.ru/bidding/4feaa791-e390-4978-9c63-25da2236190d</t>
         </is>
       </c>
       <c r="AQ3" s="3" t="n">
         <v>46305.08859953703</v>
       </c>
       <c r="AR3" s="3" t="n">
-        <v>46312.90244212963</v>
+        <v>46315.09527777778</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="inlineStr">
         <is>
           <t>fedresurs:4feaa791-e390-4978-9c63-25da2236190d_11</t>
         </is>
       </c>
       <c r="B4" t="inlineStr">
         <is>
           <t>Федресурс</t>
         </is>
       </c>
       <c r="C4" t="inlineStr">
         <is>
           <t>18375</t>
         </is>
       </c>
       <c r="D4" t="n">
         <v>11</v>
       </c>
       <c r="E4" t="inlineStr">
         <is>
           <t>Приём заявок</t>
         </is>
@@ -968,51 +968,51 @@
       <c r="AB4" t="inlineStr">
         <is>
           <t>503208576466</t>
         </is>
       </c>
       <c r="AC4" s="3" t="n">
         <v>46335.41666666666</v>
       </c>
       <c r="AD4" s="3" t="n">
         <v>46335.45833333334</v>
       </c>
       <c r="AF4" t="inlineStr">
         <is>
           <t>Картина «Лодки на Днепре», художник Панферов Л.В.</t>
         </is>
       </c>
       <c r="AG4" t="inlineStr">
         <is>
           <t>https://fedresurs.ru/bidding/4feaa791-e390-4978-9c63-25da2236190d</t>
         </is>
       </c>
       <c r="AQ4" s="3" t="n">
         <v>46305.08859953703</v>
       </c>
       <c r="AR4" s="3" t="n">
-        <v>46312.90244212963</v>
+        <v>46315.09527777778</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="inlineStr">
         <is>
           <t>fedresurs:4feaa791-e390-4978-9c63-25da2236190d_12</t>
         </is>
       </c>
       <c r="B5" t="inlineStr">
         <is>
           <t>Федресурс</t>
         </is>
       </c>
       <c r="C5" t="inlineStr">
         <is>
           <t>18375</t>
         </is>
       </c>
       <c r="D5" t="n">
         <v>12</v>
       </c>
       <c r="E5" t="inlineStr">
         <is>
           <t>Приём заявок</t>
         </is>
@@ -1059,51 +1059,51 @@
       <c r="AB5" t="inlineStr">
         <is>
           <t>503208576466</t>
         </is>
       </c>
       <c r="AC5" s="3" t="n">
         <v>46335.41666666666</v>
       </c>
       <c r="AD5" s="3" t="n">
         <v>46335.45833333334</v>
       </c>
       <c r="AF5" t="inlineStr">
         <is>
           <t>Картина «Осенний пейзаж с рекой и березами», художник Фёдоровъ</t>
         </is>
       </c>
       <c r="AG5" t="inlineStr">
         <is>
           <t>https://fedresurs.ru/bidding/4feaa791-e390-4978-9c63-25da2236190d</t>
         </is>
       </c>
       <c r="AQ5" s="3" t="n">
         <v>46305.08859953703</v>
       </c>
       <c r="AR5" s="3" t="n">
-        <v>46312.90244212963</v>
+        <v>46315.09527777778</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="inlineStr">
         <is>
           <t>fedresurs:4feaa791-e390-4978-9c63-25da2236190d_13</t>
         </is>
       </c>
       <c r="B6" t="inlineStr">
         <is>
           <t>Федресурс</t>
         </is>
       </c>
       <c r="C6" t="inlineStr">
         <is>
           <t>18375</t>
         </is>
       </c>
       <c r="D6" t="n">
         <v>13</v>
       </c>
       <c r="E6" t="inlineStr">
         <is>
           <t>Приём заявок</t>
         </is>
@@ -1150,51 +1150,51 @@
       <c r="AB6" t="inlineStr">
         <is>
           <t>503208576466</t>
         </is>
       </c>
       <c r="AC6" s="3" t="n">
         <v>46335.41666666666</v>
       </c>
       <c r="AD6" s="3" t="n">
         <v>46335.45833333334</v>
       </c>
       <c r="AF6" t="inlineStr">
         <is>
           <t>Картина «Зимний пейзаж», художник Вучичевич-Сибирский В.Д.</t>
         </is>
       </c>
       <c r="AG6" t="inlineStr">
         <is>
           <t>https://fedresurs.ru/bidding/4feaa791-e390-4978-9c63-25da2236190d</t>
         </is>
       </c>
       <c r="AQ6" s="3" t="n">
         <v>46305.08859953703</v>
       </c>
       <c r="AR6" s="3" t="n">
-        <v>46312.90244212963</v>
+        <v>46315.09527777778</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="inlineStr">
         <is>
           <t>fedresurs:4feaa791-e390-4978-9c63-25da2236190d_14</t>
         </is>
       </c>
       <c r="B7" t="inlineStr">
         <is>
           <t>Федресурс</t>
         </is>
       </c>
       <c r="C7" t="inlineStr">
         <is>
           <t>18375</t>
         </is>
       </c>
       <c r="D7" t="n">
         <v>14</v>
       </c>
       <c r="E7" t="inlineStr">
         <is>
           <t>Приём заявок</t>
         </is>
@@ -1241,51 +1241,51 @@
       <c r="AB7" t="inlineStr">
         <is>
           <t>503208576466</t>
         </is>
       </c>
       <c r="AC7" s="3" t="n">
         <v>46335.41666666666</v>
       </c>
       <c r="AD7" s="3" t="n">
         <v>46335.45833333334</v>
       </c>
       <c r="AF7" t="inlineStr">
         <is>
           <t>Картина «Осенний вечер», художник Кувин А.И.</t>
         </is>
       </c>
       <c r="AG7" t="inlineStr">
         <is>
           <t>https://fedresurs.ru/bidding/4feaa791-e390-4978-9c63-25da2236190d</t>
         </is>
       </c>
       <c r="AQ7" s="3" t="n">
         <v>46305.08859953703</v>
       </c>
       <c r="AR7" s="3" t="n">
-        <v>46312.90244212963</v>
+        <v>46315.09527777778</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="inlineStr">
         <is>
           <t>fedresurs:4feaa791-e390-4978-9c63-25da2236190d_15</t>
         </is>
       </c>
       <c r="B8" t="inlineStr">
         <is>
           <t>Федресурс</t>
         </is>
       </c>
       <c r="C8" t="inlineStr">
         <is>
           <t>18375</t>
         </is>
       </c>
       <c r="D8" t="n">
         <v>15</v>
       </c>
       <c r="E8" t="inlineStr">
         <is>
           <t>Приём заявок</t>
         </is>
@@ -1332,51 +1332,51 @@
       <c r="AB8" t="inlineStr">
         <is>
           <t>503208576466</t>
         </is>
       </c>
       <c r="AC8" s="3" t="n">
         <v>46335.41666666666</v>
       </c>
       <c r="AD8" s="3" t="n">
         <v>46335.45833333334</v>
       </c>
       <c r="AF8" t="inlineStr">
         <is>
           <t>Картина «Восход луны», художник Кувин А.И.</t>
         </is>
       </c>
       <c r="AG8" t="inlineStr">
         <is>
           <t>https://fedresurs.ru/bidding/4feaa791-e390-4978-9c63-25da2236190d</t>
         </is>
       </c>
       <c r="AQ8" s="3" t="n">
         <v>46305.08859953703</v>
       </c>
       <c r="AR8" s="3" t="n">
-        <v>46312.90244212963</v>
+        <v>46315.09527777778</v>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="inlineStr">
         <is>
           <t>fedresurs:4feaa791-e390-4978-9c63-25da2236190d_16</t>
         </is>
       </c>
       <c r="B9" t="inlineStr">
         <is>
           <t>Федресурс</t>
         </is>
       </c>
       <c r="C9" t="inlineStr">
         <is>
           <t>18375</t>
         </is>
       </c>
       <c r="D9" t="n">
         <v>16</v>
       </c>
       <c r="E9" t="inlineStr">
         <is>
           <t>Приём заявок</t>
         </is>
@@ -1423,51 +1423,51 @@
       <c r="AB9" t="inlineStr">
         <is>
           <t>503208576466</t>
         </is>
       </c>
       <c r="AC9" s="3" t="n">
         <v>46335.41666666666</v>
       </c>
       <c r="AD9" s="3" t="n">
         <v>46335.45833333334</v>
       </c>
       <c r="AF9" t="inlineStr">
         <is>
           <t>Картина «Половодье», художник Кувин А.И.</t>
         </is>
       </c>
       <c r="AG9" t="inlineStr">
         <is>
           <t>https://fedresurs.ru/bidding/4feaa791-e390-4978-9c63-25da2236190d</t>
         </is>
       </c>
       <c r="AQ9" s="3" t="n">
         <v>46305.08859953703</v>
       </c>
       <c r="AR9" s="3" t="n">
-        <v>46312.90244212963</v>
+        <v>46315.09527777778</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="inlineStr">
         <is>
           <t>fedresurs:4feaa791-e390-4978-9c63-25da2236190d_17</t>
         </is>
       </c>
       <c r="B10" t="inlineStr">
         <is>
           <t>Федресурс</t>
         </is>
       </c>
       <c r="C10" t="inlineStr">
         <is>
           <t>18375</t>
         </is>
       </c>
       <c r="D10" t="n">
         <v>17</v>
       </c>
       <c r="E10" t="inlineStr">
         <is>
           <t>Приём заявок</t>
         </is>
@@ -1514,51 +1514,51 @@
       <c r="AB10" t="inlineStr">
         <is>
           <t>503208576466</t>
         </is>
       </c>
       <c r="AC10" s="3" t="n">
         <v>46335.41666666666</v>
       </c>
       <c r="AD10" s="3" t="n">
         <v>46335.45833333334</v>
       </c>
       <c r="AF10" t="inlineStr">
         <is>
           <t>Картина «У ручья», художник Саидов М.А.</t>
         </is>
       </c>
       <c r="AG10" t="inlineStr">
         <is>
           <t>https://fedresurs.ru/bidding/4feaa791-e390-4978-9c63-25da2236190d</t>
         </is>
       </c>
       <c r="AQ10" s="3" t="n">
         <v>46305.08859953703</v>
       </c>
       <c r="AR10" s="3" t="n">
-        <v>46312.90244212963</v>
+        <v>46315.09527777778</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="inlineStr">
         <is>
           <t>fedresurs:4feaa791-e390-4978-9c63-25da2236190d_18</t>
         </is>
       </c>
       <c r="B11" t="inlineStr">
         <is>
           <t>Федресурс</t>
         </is>
       </c>
       <c r="C11" t="inlineStr">
         <is>
           <t>18375</t>
         </is>
       </c>
       <c r="D11" t="n">
         <v>18</v>
       </c>
       <c r="E11" t="inlineStr">
         <is>
           <t>Приём заявок</t>
         </is>
@@ -1605,51 +1605,51 @@
       <c r="AB11" t="inlineStr">
         <is>
           <t>503208576466</t>
         </is>
       </c>
       <c r="AC11" s="3" t="n">
         <v>46335.41666666666</v>
       </c>
       <c r="AD11" s="3" t="n">
         <v>46335.45833333334</v>
       </c>
       <c r="AF11" t="inlineStr">
         <is>
           <t>Картина «Зимний вечер», художник Кувин А.И.</t>
         </is>
       </c>
       <c r="AG11" t="inlineStr">
         <is>
           <t>https://fedresurs.ru/bidding/4feaa791-e390-4978-9c63-25da2236190d</t>
         </is>
       </c>
       <c r="AQ11" s="3" t="n">
         <v>46305.08859953703</v>
       </c>
       <c r="AR11" s="3" t="n">
-        <v>46312.90244212963</v>
+        <v>46315.09527777778</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="inlineStr">
         <is>
           <t>fedresurs:4feaa791-e390-4978-9c63-25da2236190d_19</t>
         </is>
       </c>
       <c r="B12" t="inlineStr">
         <is>
           <t>Федресурс</t>
         </is>
       </c>
       <c r="C12" t="inlineStr">
         <is>
           <t>18375</t>
         </is>
       </c>
       <c r="D12" t="n">
         <v>19</v>
       </c>
       <c r="E12" t="inlineStr">
         <is>
           <t>Приём заявок</t>
         </is>
@@ -1696,51 +1696,51 @@
       <c r="AB12" t="inlineStr">
         <is>
           <t>503208576466</t>
         </is>
       </c>
       <c r="AC12" s="3" t="n">
         <v>46335.41666666666</v>
       </c>
       <c r="AD12" s="3" t="n">
         <v>46335.45833333334</v>
       </c>
       <c r="AF12" t="inlineStr">
         <is>
           <t>Картина «Село на склоне», художник Самсонов</t>
         </is>
       </c>
       <c r="AG12" t="inlineStr">
         <is>
           <t>https://fedresurs.ru/bidding/4feaa791-e390-4978-9c63-25da2236190d</t>
         </is>
       </c>
       <c r="AQ12" s="3" t="n">
         <v>46305.08859953703</v>
       </c>
       <c r="AR12" s="3" t="n">
-        <v>46312.90244212963</v>
+        <v>46315.09527777778</v>
       </c>
     </row>
     <row r="13">
       <c r="A13" t="inlineStr">
         <is>
           <t>fedresurs:4feaa791-e390-4978-9c63-25da2236190d_2</t>
         </is>
       </c>
       <c r="B13" t="inlineStr">
         <is>
           <t>Федресурс</t>
         </is>
       </c>
       <c r="C13" t="inlineStr">
         <is>
           <t>18375</t>
         </is>
       </c>
       <c r="D13" t="n">
         <v>2</v>
       </c>
       <c r="E13" t="inlineStr">
         <is>
           <t>Приём заявок</t>
         </is>
@@ -1787,51 +1787,51 @@
       <c r="AB13" t="inlineStr">
         <is>
           <t>503208576466</t>
         </is>
       </c>
       <c r="AC13" s="3" t="n">
         <v>46335.41666666666</v>
       </c>
       <c r="AD13" s="3" t="n">
         <v>46335.45833333334</v>
       </c>
       <c r="AF13" t="inlineStr">
         <is>
           <t>Картина «Портрет девочки», художник Васин В.К.</t>
         </is>
       </c>
       <c r="AG13" t="inlineStr">
         <is>
           <t>https://fedresurs.ru/bidding/4feaa791-e390-4978-9c63-25da2236190d</t>
         </is>
       </c>
       <c r="AQ13" s="3" t="n">
         <v>46305.08859953703</v>
       </c>
       <c r="AR13" s="3" t="n">
-        <v>46312.90244212963</v>
+        <v>46315.09527777778</v>
       </c>
     </row>
     <row r="14">
       <c r="A14" t="inlineStr">
         <is>
           <t>fedresurs:4feaa791-e390-4978-9c63-25da2236190d_20</t>
         </is>
       </c>
       <c r="B14" t="inlineStr">
         <is>
           <t>Федресурс</t>
         </is>
       </c>
       <c r="C14" t="inlineStr">
         <is>
           <t>18375</t>
         </is>
       </c>
       <c r="D14" t="n">
         <v>20</v>
       </c>
       <c r="E14" t="inlineStr">
         <is>
           <t>Приём заявок</t>
         </is>
@@ -1878,51 +1878,51 @@
       <c r="AB14" t="inlineStr">
         <is>
           <t>503208576466</t>
         </is>
       </c>
       <c r="AC14" s="3" t="n">
         <v>46335.41666666666</v>
       </c>
       <c r="AD14" s="3" t="n">
         <v>46335.45833333334</v>
       </c>
       <c r="AF14" t="inlineStr">
         <is>
           <t>Картина «Зима», художник Сорокин</t>
         </is>
       </c>
       <c r="AG14" t="inlineStr">
         <is>
           <t>https://fedresurs.ru/bidding/4feaa791-e390-4978-9c63-25da2236190d</t>
         </is>
       </c>
       <c r="AQ14" s="3" t="n">
         <v>46305.08859953703</v>
       </c>
       <c r="AR14" s="3" t="n">
-        <v>46312.90244212963</v>
+        <v>46315.09527777778</v>
       </c>
     </row>
     <row r="15">
       <c r="A15" t="inlineStr">
         <is>
           <t>fedresurs:4feaa791-e390-4978-9c63-25da2236190d_21</t>
         </is>
       </c>
       <c r="B15" t="inlineStr">
         <is>
           <t>Федресурс</t>
         </is>
       </c>
       <c r="C15" t="inlineStr">
         <is>
           <t>18375</t>
         </is>
       </c>
       <c r="D15" t="n">
         <v>21</v>
       </c>
       <c r="E15" t="inlineStr">
         <is>
           <t>Приём заявок</t>
         </is>
@@ -1969,51 +1969,51 @@
       <c r="AB15" t="inlineStr">
         <is>
           <t>503208576466</t>
         </is>
       </c>
       <c r="AC15" s="3" t="n">
         <v>46335.41666666666</v>
       </c>
       <c r="AD15" s="3" t="n">
         <v>46335.45833333334</v>
       </c>
       <c r="AF15" t="inlineStr">
         <is>
           <t>Картина «Последний снег», художник Кувин А.И.</t>
         </is>
       </c>
       <c r="AG15" t="inlineStr">
         <is>
           <t>https://fedresurs.ru/bidding/4feaa791-e390-4978-9c63-25da2236190d</t>
         </is>
       </c>
       <c r="AQ15" s="3" t="n">
         <v>46305.08859953703</v>
       </c>
       <c r="AR15" s="3" t="n">
-        <v>46312.90244212963</v>
+        <v>46315.09527777778</v>
       </c>
     </row>
     <row r="16">
       <c r="A16" t="inlineStr">
         <is>
           <t>fedresurs:4feaa791-e390-4978-9c63-25da2236190d_22</t>
         </is>
       </c>
       <c r="B16" t="inlineStr">
         <is>
           <t>Федресурс</t>
         </is>
       </c>
       <c r="C16" t="inlineStr">
         <is>
           <t>18375</t>
         </is>
       </c>
       <c r="D16" t="n">
         <v>22</v>
       </c>
       <c r="E16" t="inlineStr">
         <is>
           <t>Приём заявок</t>
         </is>
@@ -2060,51 +2060,51 @@
       <c r="AB16" t="inlineStr">
         <is>
           <t>503208576466</t>
         </is>
       </c>
       <c r="AC16" s="3" t="n">
         <v>46335.41666666666</v>
       </c>
       <c r="AD16" s="3" t="n">
         <v>46335.45833333334</v>
       </c>
       <c r="AF16" t="inlineStr">
         <is>
           <t>Картина «Вечерний свет», художник Кувин А.И.</t>
         </is>
       </c>
       <c r="AG16" t="inlineStr">
         <is>
           <t>https://fedresurs.ru/bidding/4feaa791-e390-4978-9c63-25da2236190d</t>
         </is>
       </c>
       <c r="AQ16" s="3" t="n">
         <v>46305.08859953703</v>
       </c>
       <c r="AR16" s="3" t="n">
-        <v>46312.90244212963</v>
+        <v>46315.09527777778</v>
       </c>
     </row>
     <row r="17">
       <c r="A17" t="inlineStr">
         <is>
           <t>fedresurs:4feaa791-e390-4978-9c63-25da2236190d_23</t>
         </is>
       </c>
       <c r="B17" t="inlineStr">
         <is>
           <t>Федресурс</t>
         </is>
       </c>
       <c r="C17" t="inlineStr">
         <is>
           <t>18375</t>
         </is>
       </c>
       <c r="D17" t="n">
         <v>23</v>
       </c>
       <c r="E17" t="inlineStr">
         <is>
           <t>Приём заявок</t>
         </is>
@@ -2151,51 +2151,51 @@
       <c r="AB17" t="inlineStr">
         <is>
           <t>503208576466</t>
         </is>
       </c>
       <c r="AC17" s="3" t="n">
         <v>46335.41666666666</v>
       </c>
       <c r="AD17" s="3" t="n">
         <v>46335.45833333334</v>
       </c>
       <c r="AF17" t="inlineStr">
         <is>
           <t>Картина «Сельский пейзаж с храмом», художник Вучичевич-Сибирский В.Д.</t>
         </is>
       </c>
       <c r="AG17" t="inlineStr">
         <is>
           <t>https://fedresurs.ru/bidding/4feaa791-e390-4978-9c63-25da2236190d</t>
         </is>
       </c>
       <c r="AQ17" s="3" t="n">
         <v>46305.08859953703</v>
       </c>
       <c r="AR17" s="3" t="n">
-        <v>46312.90244212963</v>
+        <v>46315.09527777778</v>
       </c>
     </row>
     <row r="18">
       <c r="A18" t="inlineStr">
         <is>
           <t>fedresurs:4feaa791-e390-4978-9c63-25da2236190d_24</t>
         </is>
       </c>
       <c r="B18" t="inlineStr">
         <is>
           <t>Федресурс</t>
         </is>
       </c>
       <c r="C18" t="inlineStr">
         <is>
           <t>18375</t>
         </is>
       </c>
       <c r="D18" t="n">
         <v>24</v>
       </c>
       <c r="E18" t="inlineStr">
         <is>
           <t>Приём заявок</t>
         </is>
@@ -2242,51 +2242,51 @@
       <c r="AB18" t="inlineStr">
         <is>
           <t>503208576466</t>
         </is>
       </c>
       <c r="AC18" s="3" t="n">
         <v>46335.41666666666</v>
       </c>
       <c r="AD18" s="3" t="n">
         <v>46335.45833333334</v>
       </c>
       <c r="AF18" t="inlineStr">
         <is>
           <t>Картина «Портрет женщины в красном. Доярка», Неизвестный художник</t>
         </is>
       </c>
       <c r="AG18" t="inlineStr">
         <is>
           <t>https://fedresurs.ru/bidding/4feaa791-e390-4978-9c63-25da2236190d</t>
         </is>
       </c>
       <c r="AQ18" s="3" t="n">
         <v>46305.08859953703</v>
       </c>
       <c r="AR18" s="3" t="n">
-        <v>46312.90244212963</v>
+        <v>46315.09527777778</v>
       </c>
     </row>
     <row r="19">
       <c r="A19" t="inlineStr">
         <is>
           <t>fedresurs:4feaa791-e390-4978-9c63-25da2236190d_25</t>
         </is>
       </c>
       <c r="B19" t="inlineStr">
         <is>
           <t>Федресурс</t>
         </is>
       </c>
       <c r="C19" t="inlineStr">
         <is>
           <t>18375</t>
         </is>
       </c>
       <c r="D19" t="n">
         <v>25</v>
       </c>
       <c r="E19" t="inlineStr">
         <is>
           <t>Приём заявок</t>
         </is>
@@ -2333,51 +2333,51 @@
       <c r="AB19" t="inlineStr">
         <is>
           <t>503208576466</t>
         </is>
       </c>
       <c r="AC19" s="3" t="n">
         <v>46335.41666666666</v>
       </c>
       <c r="AD19" s="3" t="n">
         <v>46335.45833333334</v>
       </c>
       <c r="AF19" t="inlineStr">
         <is>
           <t>Картина «Подсолнухи», Неизвестный художник</t>
         </is>
       </c>
       <c r="AG19" t="inlineStr">
         <is>
           <t>https://fedresurs.ru/bidding/4feaa791-e390-4978-9c63-25da2236190d</t>
         </is>
       </c>
       <c r="AQ19" s="3" t="n">
         <v>46305.08859953703</v>
       </c>
       <c r="AR19" s="3" t="n">
-        <v>46312.90244212963</v>
+        <v>46315.09527777778</v>
       </c>
     </row>
     <row r="20">
       <c r="A20" t="inlineStr">
         <is>
           <t>fedresurs:4feaa791-e390-4978-9c63-25da2236190d_26</t>
         </is>
       </c>
       <c r="B20" t="inlineStr">
         <is>
           <t>Федресурс</t>
         </is>
       </c>
       <c r="C20" t="inlineStr">
         <is>
           <t>18375</t>
         </is>
       </c>
       <c r="D20" t="n">
         <v>26</v>
       </c>
       <c r="E20" t="inlineStr">
         <is>
           <t>Приём заявок</t>
         </is>
@@ -2424,51 +2424,51 @@
       <c r="AB20" t="inlineStr">
         <is>
           <t>503208576466</t>
         </is>
       </c>
       <c r="AC20" s="3" t="n">
         <v>46335.41666666666</v>
       </c>
       <c r="AD20" s="3" t="n">
         <v>46335.45833333334</v>
       </c>
       <c r="AF20" t="inlineStr">
         <is>
           <t>Картина «Шахтерские будни», художник Кулаков А.А.</t>
         </is>
       </c>
       <c r="AG20" t="inlineStr">
         <is>
           <t>https://fedresurs.ru/bidding/4feaa791-e390-4978-9c63-25da2236190d</t>
         </is>
       </c>
       <c r="AQ20" s="3" t="n">
         <v>46305.08859953703</v>
       </c>
       <c r="AR20" s="3" t="n">
-        <v>46312.90244212963</v>
+        <v>46315.09527777778</v>
       </c>
     </row>
     <row r="21">
       <c r="A21" t="inlineStr">
         <is>
           <t>fedresurs:4feaa791-e390-4978-9c63-25da2236190d_27</t>
         </is>
       </c>
       <c r="B21" t="inlineStr">
         <is>
           <t>Федресурс</t>
         </is>
       </c>
       <c r="C21" t="inlineStr">
         <is>
           <t>18375</t>
         </is>
       </c>
       <c r="D21" t="n">
         <v>27</v>
       </c>
       <c r="E21" t="inlineStr">
         <is>
           <t>Приём заявок</t>
         </is>
@@ -2515,51 +2515,51 @@
       <c r="AB21" t="inlineStr">
         <is>
           <t>503208576466</t>
         </is>
       </c>
       <c r="AC21" s="3" t="n">
         <v>46335.41666666666</v>
       </c>
       <c r="AD21" s="3" t="n">
         <v>46335.45833333334</v>
       </c>
       <c r="AF21" t="inlineStr">
         <is>
           <t>Картина «Прибайкалье», художник Самсонов Е.И.</t>
         </is>
       </c>
       <c r="AG21" t="inlineStr">
         <is>
           <t>https://fedresurs.ru/bidding/4feaa791-e390-4978-9c63-25da2236190d</t>
         </is>
       </c>
       <c r="AQ21" s="3" t="n">
         <v>46305.08859953703</v>
       </c>
       <c r="AR21" s="3" t="n">
-        <v>46312.90244212963</v>
+        <v>46315.09527777778</v>
       </c>
     </row>
     <row r="22">
       <c r="A22" t="inlineStr">
         <is>
           <t>fedresurs:4feaa791-e390-4978-9c63-25da2236190d_28</t>
         </is>
       </c>
       <c r="B22" t="inlineStr">
         <is>
           <t>Федресурс</t>
         </is>
       </c>
       <c r="C22" t="inlineStr">
         <is>
           <t>18375</t>
         </is>
       </c>
       <c r="D22" t="n">
         <v>28</v>
       </c>
       <c r="E22" t="inlineStr">
         <is>
           <t>Приём заявок</t>
         </is>
@@ -2606,51 +2606,51 @@
       <c r="AB22" t="inlineStr">
         <is>
           <t>503208576466</t>
         </is>
       </c>
       <c r="AC22" s="3" t="n">
         <v>46335.41666666666</v>
       </c>
       <c r="AD22" s="3" t="n">
         <v>46335.45833333334</v>
       </c>
       <c r="AF22" t="inlineStr">
         <is>
           <t>Картина «Подснежники», художник Токарева А.Ф.</t>
         </is>
       </c>
       <c r="AG22" t="inlineStr">
         <is>
           <t>https://fedresurs.ru/bidding/4feaa791-e390-4978-9c63-25da2236190d</t>
         </is>
       </c>
       <c r="AQ22" s="3" t="n">
         <v>46305.08859953703</v>
       </c>
       <c r="AR22" s="3" t="n">
-        <v>46312.90244212963</v>
+        <v>46315.09527777778</v>
       </c>
     </row>
     <row r="23">
       <c r="A23" t="inlineStr">
         <is>
           <t>fedresurs:4feaa791-e390-4978-9c63-25da2236190d_29</t>
         </is>
       </c>
       <c r="B23" t="inlineStr">
         <is>
           <t>Федресурс</t>
         </is>
       </c>
       <c r="C23" t="inlineStr">
         <is>
           <t>18375</t>
         </is>
       </c>
       <c r="D23" t="n">
         <v>29</v>
       </c>
       <c r="E23" t="inlineStr">
         <is>
           <t>Приём заявок</t>
         </is>
@@ -2697,51 +2697,51 @@
       <c r="AB23" t="inlineStr">
         <is>
           <t>503208576466</t>
         </is>
       </c>
       <c r="AC23" s="3" t="n">
         <v>46335.41666666666</v>
       </c>
       <c r="AD23" s="3" t="n">
         <v>46335.45833333334</v>
       </c>
       <c r="AF23" t="inlineStr">
         <is>
           <t>Картина «Уборка картофеля», художник Кувин А.И.</t>
         </is>
       </c>
       <c r="AG23" t="inlineStr">
         <is>
           <t>https://fedresurs.ru/bidding/4feaa791-e390-4978-9c63-25da2236190d</t>
         </is>
       </c>
       <c r="AQ23" s="3" t="n">
         <v>46305.08859953703</v>
       </c>
       <c r="AR23" s="3" t="n">
-        <v>46312.90244212963</v>
+        <v>46315.09527777778</v>
       </c>
     </row>
     <row r="24">
       <c r="A24" t="inlineStr">
         <is>
           <t>fedresurs:4feaa791-e390-4978-9c63-25da2236190d_3</t>
         </is>
       </c>
       <c r="B24" t="inlineStr">
         <is>
           <t>Федресурс</t>
         </is>
       </c>
       <c r="C24" t="inlineStr">
         <is>
           <t>18375</t>
         </is>
       </c>
       <c r="D24" t="n">
         <v>3</v>
       </c>
       <c r="E24" t="inlineStr">
         <is>
           <t>Приём заявок</t>
         </is>
@@ -2788,51 +2788,51 @@
       <c r="AB24" t="inlineStr">
         <is>
           <t>503208576466</t>
         </is>
       </c>
       <c r="AC24" s="3" t="n">
         <v>46335.41666666666</v>
       </c>
       <c r="AD24" s="3" t="n">
         <v>46335.45833333334</v>
       </c>
       <c r="AF24" t="inlineStr">
         <is>
           <t>Картина «Артемовский прииск», художник Самсонов</t>
         </is>
       </c>
       <c r="AG24" t="inlineStr">
         <is>
           <t>https://fedresurs.ru/bidding/4feaa791-e390-4978-9c63-25da2236190d</t>
         </is>
       </c>
       <c r="AQ24" s="3" t="n">
         <v>46305.08859953703</v>
       </c>
       <c r="AR24" s="3" t="n">
-        <v>46312.90244212963</v>
+        <v>46315.09527777778</v>
       </c>
     </row>
     <row r="25">
       <c r="A25" t="inlineStr">
         <is>
           <t>fedresurs:4feaa791-e390-4978-9c63-25da2236190d_30</t>
         </is>
       </c>
       <c r="B25" t="inlineStr">
         <is>
           <t>Федресурс</t>
         </is>
       </c>
       <c r="C25" t="inlineStr">
         <is>
           <t>18375</t>
         </is>
       </c>
       <c r="D25" t="n">
         <v>30</v>
       </c>
       <c r="E25" t="inlineStr">
         <is>
           <t>Приём заявок</t>
         </is>
@@ -2879,51 +2879,51 @@
       <c r="AB25" t="inlineStr">
         <is>
           <t>503208576466</t>
         </is>
       </c>
       <c r="AC25" s="3" t="n">
         <v>46335.41666666666</v>
       </c>
       <c r="AD25" s="3" t="n">
         <v>46335.45833333334</v>
       </c>
       <c r="AF25" t="inlineStr">
         <is>
           <t>Картина «Морской пейзаж», художник Баранов</t>
         </is>
       </c>
       <c r="AG25" t="inlineStr">
         <is>
           <t>https://fedresurs.ru/bidding/4feaa791-e390-4978-9c63-25da2236190d</t>
         </is>
       </c>
       <c r="AQ25" s="3" t="n">
         <v>46305.08859953703</v>
       </c>
       <c r="AR25" s="3" t="n">
-        <v>46312.90244212963</v>
+        <v>46315.09527777778</v>
       </c>
     </row>
     <row r="26">
       <c r="A26" t="inlineStr">
         <is>
           <t>fedresurs:4feaa791-e390-4978-9c63-25da2236190d_31</t>
         </is>
       </c>
       <c r="B26" t="inlineStr">
         <is>
           <t>Федресурс</t>
         </is>
       </c>
       <c r="C26" t="inlineStr">
         <is>
           <t>18375</t>
         </is>
       </c>
       <c r="D26" t="n">
         <v>31</v>
       </c>
       <c r="E26" t="inlineStr">
         <is>
           <t>Приём заявок</t>
         </is>
@@ -2970,51 +2970,51 @@
       <c r="AB26" t="inlineStr">
         <is>
           <t>503208576466</t>
         </is>
       </c>
       <c r="AC26" s="3" t="n">
         <v>46335.41666666666</v>
       </c>
       <c r="AD26" s="3" t="n">
         <v>46335.45833333334</v>
       </c>
       <c r="AF26" t="inlineStr">
         <is>
           <t>Картина «Морской пейзаж. Рыболовецкие суда на берегу», Неизвестный художник</t>
         </is>
       </c>
       <c r="AG26" t="inlineStr">
         <is>
           <t>https://fedresurs.ru/bidding/4feaa791-e390-4978-9c63-25da2236190d</t>
         </is>
       </c>
       <c r="AQ26" s="3" t="n">
         <v>46305.08859953703</v>
       </c>
       <c r="AR26" s="3" t="n">
-        <v>46312.90244212963</v>
+        <v>46315.09527777778</v>
       </c>
     </row>
     <row r="27">
       <c r="A27" t="inlineStr">
         <is>
           <t>fedresurs:4feaa791-e390-4978-9c63-25da2236190d_32</t>
         </is>
       </c>
       <c r="B27" t="inlineStr">
         <is>
           <t>Федресурс</t>
         </is>
       </c>
       <c r="C27" t="inlineStr">
         <is>
           <t>18375</t>
         </is>
       </c>
       <c r="D27" t="n">
         <v>32</v>
       </c>
       <c r="E27" t="inlineStr">
         <is>
           <t>Приём заявок</t>
         </is>
@@ -3061,51 +3061,51 @@
       <c r="AB27" t="inlineStr">
         <is>
           <t>503208576466</t>
         </is>
       </c>
       <c r="AC27" s="3" t="n">
         <v>46335.41666666666</v>
       </c>
       <c r="AD27" s="3" t="n">
         <v>46335.45833333334</v>
       </c>
       <c r="AF27" t="inlineStr">
         <is>
           <t>Картина «Пирс в Новороссийске», Неизвестный художник</t>
         </is>
       </c>
       <c r="AG27" t="inlineStr">
         <is>
           <t>https://fedresurs.ru/bidding/4feaa791-e390-4978-9c63-25da2236190d</t>
         </is>
       </c>
       <c r="AQ27" s="3" t="n">
         <v>46305.08859953703</v>
       </c>
       <c r="AR27" s="3" t="n">
-        <v>46312.90244212963</v>
+        <v>46315.09527777778</v>
       </c>
     </row>
     <row r="28">
       <c r="A28" t="inlineStr">
         <is>
           <t>fedresurs:4feaa791-e390-4978-9c63-25da2236190d_33</t>
         </is>
       </c>
       <c r="B28" t="inlineStr">
         <is>
           <t>Федресурс</t>
         </is>
       </c>
       <c r="C28" t="inlineStr">
         <is>
           <t>18375</t>
         </is>
       </c>
       <c r="D28" t="n">
         <v>33</v>
       </c>
       <c r="E28" t="inlineStr">
         <is>
           <t>Приём заявок</t>
         </is>
@@ -3152,51 +3152,51 @@
       <c r="AB28" t="inlineStr">
         <is>
           <t>503208576466</t>
         </is>
       </c>
       <c r="AC28" s="3" t="n">
         <v>46335.41666666666</v>
       </c>
       <c r="AD28" s="3" t="n">
         <v>46335.45833333334</v>
       </c>
       <c r="AF28" t="inlineStr">
         <is>
           <t>Права требования к Смирнову Алексею Анатольевичу (ИНН 381105174446) в размере 180 391 767 рублей 30 копеек.</t>
         </is>
       </c>
       <c r="AG28" t="inlineStr">
         <is>
           <t>https://fedresurs.ru/bidding/4feaa791-e390-4978-9c63-25da2236190d</t>
         </is>
       </c>
       <c r="AQ28" s="3" t="n">
         <v>46305.08859953703</v>
       </c>
       <c r="AR28" s="3" t="n">
-        <v>46312.90244212963</v>
+        <v>46315.09527777778</v>
       </c>
     </row>
     <row r="29">
       <c r="A29" t="inlineStr">
         <is>
           <t>fedresurs:4feaa791-e390-4978-9c63-25da2236190d_4</t>
         </is>
       </c>
       <c r="B29" t="inlineStr">
         <is>
           <t>Федресурс</t>
         </is>
       </c>
       <c r="C29" t="inlineStr">
         <is>
           <t>18375</t>
         </is>
       </c>
       <c r="D29" t="n">
         <v>4</v>
       </c>
       <c r="E29" t="inlineStr">
         <is>
           <t>Приём заявок</t>
         </is>
@@ -3243,51 +3243,51 @@
       <c r="AB29" t="inlineStr">
         <is>
           <t>503208576466</t>
         </is>
       </c>
       <c r="AC29" s="3" t="n">
         <v>46335.41666666666</v>
       </c>
       <c r="AD29" s="3" t="n">
         <v>46335.45833333334</v>
       </c>
       <c r="AF29" t="inlineStr">
         <is>
           <t>Картина «Дорога через поле», художник Горский М.И.</t>
         </is>
       </c>
       <c r="AG29" t="inlineStr">
         <is>
           <t>https://fedresurs.ru/bidding/4feaa791-e390-4978-9c63-25da2236190d</t>
         </is>
       </c>
       <c r="AQ29" s="3" t="n">
         <v>46305.08859953703</v>
       </c>
       <c r="AR29" s="3" t="n">
-        <v>46312.90244212963</v>
+        <v>46315.09527777778</v>
       </c>
     </row>
     <row r="30">
       <c r="A30" t="inlineStr">
         <is>
           <t>fedresurs:4feaa791-e390-4978-9c63-25da2236190d_5</t>
         </is>
       </c>
       <c r="B30" t="inlineStr">
         <is>
           <t>Федресурс</t>
         </is>
       </c>
       <c r="C30" t="inlineStr">
         <is>
           <t>18375</t>
         </is>
       </c>
       <c r="D30" t="n">
         <v>5</v>
       </c>
       <c r="E30" t="inlineStr">
         <is>
           <t>Приём заявок</t>
         </is>
@@ -3334,51 +3334,51 @@
       <c r="AB30" t="inlineStr">
         <is>
           <t>503208576466</t>
         </is>
       </c>
       <c r="AC30" s="3" t="n">
         <v>46335.41666666666</v>
       </c>
       <c r="AD30" s="3" t="n">
         <v>46335.45833333334</v>
       </c>
       <c r="AF30" t="inlineStr">
         <is>
           <t>Картина «Река Волхов», художник Кувин А.И.</t>
         </is>
       </c>
       <c r="AG30" t="inlineStr">
         <is>
           <t>https://fedresurs.ru/bidding/4feaa791-e390-4978-9c63-25da2236190d</t>
         </is>
       </c>
       <c r="AQ30" s="3" t="n">
         <v>46305.08859953703</v>
       </c>
       <c r="AR30" s="3" t="n">
-        <v>46312.90244212963</v>
+        <v>46315.09527777778</v>
       </c>
     </row>
     <row r="31">
       <c r="A31" t="inlineStr">
         <is>
           <t>fedresurs:4feaa791-e390-4978-9c63-25da2236190d_6</t>
         </is>
       </c>
       <c r="B31" t="inlineStr">
         <is>
           <t>Федресурс</t>
         </is>
       </c>
       <c r="C31" t="inlineStr">
         <is>
           <t>18375</t>
         </is>
       </c>
       <c r="D31" t="n">
         <v>6</v>
       </c>
       <c r="E31" t="inlineStr">
         <is>
           <t>Приём заявок</t>
         </is>
@@ -3425,51 +3425,51 @@
       <c r="AB31" t="inlineStr">
         <is>
           <t>503208576466</t>
         </is>
       </c>
       <c r="AC31" s="3" t="n">
         <v>46335.41666666666</v>
       </c>
       <c r="AD31" s="3" t="n">
         <v>46335.45833333334</v>
       </c>
       <c r="AF31" t="inlineStr">
         <is>
           <t>Картина «Модель готова», художник Кувин А.И.</t>
         </is>
       </c>
       <c r="AG31" t="inlineStr">
         <is>
           <t>https://fedresurs.ru/bidding/4feaa791-e390-4978-9c63-25da2236190d</t>
         </is>
       </c>
       <c r="AQ31" s="3" t="n">
         <v>46305.08859953703</v>
       </c>
       <c r="AR31" s="3" t="n">
-        <v>46312.90244212963</v>
+        <v>46315.09527777778</v>
       </c>
     </row>
     <row r="32">
       <c r="A32" t="inlineStr">
         <is>
           <t>fedresurs:4feaa791-e390-4978-9c63-25da2236190d_7</t>
         </is>
       </c>
       <c r="B32" t="inlineStr">
         <is>
           <t>Федресурс</t>
         </is>
       </c>
       <c r="C32" t="inlineStr">
         <is>
           <t>18375</t>
         </is>
       </c>
       <c r="D32" t="n">
         <v>7</v>
       </c>
       <c r="E32" t="inlineStr">
         <is>
           <t>Приём заявок</t>
         </is>
@@ -3516,51 +3516,51 @@
       <c r="AB32" t="inlineStr">
         <is>
           <t>503208576466</t>
         </is>
       </c>
       <c r="AC32" s="3" t="n">
         <v>46335.41666666666</v>
       </c>
       <c r="AD32" s="3" t="n">
         <v>46335.45833333334</v>
       </c>
       <c r="AF32" t="inlineStr">
         <is>
           <t>Картина «У колодца», художник Кувин А.И.</t>
         </is>
       </c>
       <c r="AG32" t="inlineStr">
         <is>
           <t>https://fedresurs.ru/bidding/4feaa791-e390-4978-9c63-25da2236190d</t>
         </is>
       </c>
       <c r="AQ32" s="3" t="n">
         <v>46305.08859953703</v>
       </c>
       <c r="AR32" s="3" t="n">
-        <v>46312.90244212963</v>
+        <v>46315.09527777778</v>
       </c>
     </row>
     <row r="33">
       <c r="A33" t="inlineStr">
         <is>
           <t>fedresurs:4feaa791-e390-4978-9c63-25da2236190d_8</t>
         </is>
       </c>
       <c r="B33" t="inlineStr">
         <is>
           <t>Федресурс</t>
         </is>
       </c>
       <c r="C33" t="inlineStr">
         <is>
           <t>18375</t>
         </is>
       </c>
       <c r="D33" t="n">
         <v>8</v>
       </c>
       <c r="E33" t="inlineStr">
         <is>
           <t>Приём заявок</t>
         </is>
@@ -3607,51 +3607,51 @@
       <c r="AB33" t="inlineStr">
         <is>
           <t>503208576466</t>
         </is>
       </c>
       <c r="AC33" s="3" t="n">
         <v>46335.41666666666</v>
       </c>
       <c r="AD33" s="3" t="n">
         <v>46335.45833333334</v>
       </c>
       <c r="AF33" t="inlineStr">
         <is>
           <t>Картина "Снег тает", художник Кувин А.И.</t>
         </is>
       </c>
       <c r="AG33" t="inlineStr">
         <is>
           <t>https://fedresurs.ru/bidding/4feaa791-e390-4978-9c63-25da2236190d</t>
         </is>
       </c>
       <c r="AQ33" s="3" t="n">
         <v>46305.08859953703</v>
       </c>
       <c r="AR33" s="3" t="n">
-        <v>46312.90244212963</v>
+        <v>46315.09527777778</v>
       </c>
     </row>
     <row r="34">
       <c r="A34" t="inlineStr">
         <is>
           <t>fedresurs:4feaa791-e390-4978-9c63-25da2236190d_9</t>
         </is>
       </c>
       <c r="B34" t="inlineStr">
         <is>
           <t>Федресурс</t>
         </is>
       </c>
       <c r="C34" t="inlineStr">
         <is>
           <t>18375</t>
         </is>
       </c>
       <c r="D34" t="n">
         <v>9</v>
       </c>
       <c r="E34" t="inlineStr">
         <is>
           <t>Приём заявок</t>
         </is>
@@ -3698,47 +3698,47 @@
       <c r="AB34" t="inlineStr">
         <is>
           <t>503208576466</t>
         </is>
       </c>
       <c r="AC34" s="3" t="n">
         <v>46335.41666666666</v>
       </c>
       <c r="AD34" s="3" t="n">
         <v>46335.45833333334</v>
       </c>
       <c r="AF34" t="inlineStr">
         <is>
           <t>Картина «Пейзаж с березами и луной», Неизвестный художник</t>
         </is>
       </c>
       <c r="AG34" t="inlineStr">
         <is>
           <t>https://fedresurs.ru/bidding/4feaa791-e390-4978-9c63-25da2236190d</t>
         </is>
       </c>
       <c r="AQ34" s="3" t="n">
         <v>46305.08859953703</v>
       </c>
       <c r="AR34" s="3" t="n">
-        <v>46312.90244212963</v>
+        <v>46315.09527777778</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>openpyxl</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>