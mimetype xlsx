--- v0 (2026-10-22)
+++ v1 (2026-10-23)
@@ -719,119 +719,122 @@
           <t>Обновлён</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="inlineStr">
         <is>
           <t>fedresurs:86b754f7-b7af-4939-a409-897b75388b9f_1</t>
         </is>
       </c>
       <c r="B2" t="inlineStr">
         <is>
           <t>Федресурс</t>
         </is>
       </c>
       <c r="C2" t="inlineStr">
         <is>
           <t>17658</t>
         </is>
       </c>
       <c r="D2" t="n">
         <v>1</v>
       </c>
       <c r="E2" t="inlineStr">
         <is>
-          <t>Приём заявок</t>
+          <t>Состоялся</t>
         </is>
       </c>
       <c r="F2" t="inlineStr">
         <is>
           <t>Легковой автомобиль, марка: Рено , модель: Дастер, год изготовления: 2012 г.в., цвет: коричневый, VIN: X7LHSRDJA47847293, ПТС: 34 ОХ 058596, г/н: Е475НА193, экологический класс: четвертый, Дата…</t>
         </is>
       </c>
       <c r="G2" t="inlineStr">
         <is>
           <t>Автомобили</t>
         </is>
       </c>
       <c r="I2" t="inlineStr">
         <is>
           <t>Краснодарский край, Краснодарский край, село Черниговское, с момента публикации сообщения о продаже имущества и до окончания приема заявок по предварительной записи по</t>
         </is>
       </c>
       <c r="L2" s="2" t="n">
-        <v>585000</v>
+        <v>517999</v>
       </c>
       <c r="M2" s="2" t="n">
         <v>585000</v>
       </c>
       <c r="O2" s="2" t="n">
-        <v>58500</v>
+        <v>51799.9</v>
+      </c>
+      <c r="Q2" s="2" t="n">
+        <v>517999</v>
       </c>
       <c r="U2" t="inlineStr">
         <is>
           <t>Реализация имущества должников</t>
         </is>
       </c>
       <c r="V2" t="inlineStr">
         <is>
           <t>Публичное предложение</t>
         </is>
       </c>
       <c r="W2" t="inlineStr">
         <is>
           <t>ТоргГрупп</t>
         </is>
       </c>
       <c r="AA2" t="inlineStr">
         <is>
           <t>Толстиков Андрей Викторович</t>
         </is>
       </c>
       <c r="AB2" t="inlineStr">
         <is>
           <t>343507545931</t>
         </is>
       </c>
       <c r="AC2" s="3" t="n">
         <v>46281.41666666666</v>
       </c>
       <c r="AD2" s="3" t="n">
         <v>46374.625</v>
       </c>
       <c r="AF2" t="inlineStr">
         <is>
           <t>Легковой автомобиль, марка: Рено , модель: Дастер, год изготовления: 2012 г.в., цвет: коричневый, VIN: X7LHSRDJA47847293, ПТС: 34 ОХ 058596, г/н: Е475НА193, экологический класс: четвертый, Дата учета: 19.06.2024, Ознакомление с имуществом производится по адресу: Краснодарский край, Краснодарский край, село Черниговское, с момента публикации сообщения о продаже имущества и до окончания приема заявок по предварительной записи по телефону: +79203800764 в рабочие дни с 10:00 до 17:00.</t>
         </is>
       </c>
       <c r="AG2" t="inlineStr">
         <is>
           <t>https://fedresurs.ru/bidding/86b754f7-b7af-4939-a409-897b75388b9f</t>
         </is>
       </c>
       <c r="AQ2" s="3" t="n">
         <v>46280.89883101852</v>
       </c>
       <c r="AR2" s="3" t="n">
-        <v>46310.8993287037</v>
+        <v>46318.1064699074</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>openpyxl</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>