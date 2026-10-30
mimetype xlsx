--- v0 (2026-10-22)
+++ v1 (2026-10-30)
@@ -799,47 +799,47 @@
       <c r="AC2" s="3" t="n">
         <v>46260.375</v>
       </c>
       <c r="AD2" s="3" t="n">
         <v>46338.4375</v>
       </c>
       <c r="AF2" t="inlineStr">
         <is>
           <t>марка
 GEELY, модель
 ATLAS, год выпуска
 2020, VIN:
 Y4K8762D3LB302458, С имуществом, являющимся предметом торгов, можно ознакомиться по адресу: Российская Федерация, Московская область,
 г. Электросталь, улица Победы, 1, по предварительной записи у организатора торгов по номеру телефона +79101701135 или электронной почте: torgibfl@mail.ru</t>
         </is>
       </c>
       <c r="AG2" t="inlineStr">
         <is>
           <t>https://fedresurs.ru/bidding/67836634-6a75-409b-b030-a58cafe42cef</t>
         </is>
       </c>
       <c r="AQ2" s="3" t="n">
         <v>46275.16164351852</v>
       </c>
       <c r="AR2" s="3" t="n">
-        <v>46317.09414351852</v>
+        <v>46325.09126157407</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>openpyxl</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>