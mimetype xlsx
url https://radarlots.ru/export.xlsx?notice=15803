--- v1 (2026-10-30)
+++ v2 (2026-10-31)
@@ -799,47 +799,47 @@
       <c r="AC2" s="3" t="n">
         <v>46260.375</v>
       </c>
       <c r="AD2" s="3" t="n">
         <v>46338.4375</v>
       </c>
       <c r="AF2" t="inlineStr">
         <is>
           <t>марка
 GEELY, модель
 ATLAS, год выпуска
 2020, VIN:
 Y4K8762D3LB302458, С имуществом, являющимся предметом торгов, можно ознакомиться по адресу: Российская Федерация, Московская область,
 г. Электросталь, улица Победы, 1, по предварительной записи у организатора торгов по номеру телефона +79101701135 или электронной почте: torgibfl@mail.ru</t>
         </is>
       </c>
       <c r="AG2" t="inlineStr">
         <is>
           <t>https://fedresurs.ru/bidding/67836634-6a75-409b-b030-a58cafe42cef</t>
         </is>
       </c>
       <c r="AQ2" s="3" t="n">
         <v>46275.16164351852</v>
       </c>
       <c r="AR2" s="3" t="n">
-        <v>46325.09126157407</v>
+        <v>46326.09762731481</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>openpyxl</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>