--- v0 (2026-10-13)
+++ v1 (2026-10-15)
@@ -791,47 +791,47 @@
       <c r="AB2" t="inlineStr">
         <is>
           <t>504805904225</t>
         </is>
       </c>
       <c r="AC2" s="3" t="n">
         <v>46254.45833333334</v>
       </c>
       <c r="AD2" s="3" t="n">
         <v>46349.66666666666</v>
       </c>
       <c r="AF2" t="inlineStr">
         <is>
           <t>Автомобиль марки RENAULT модель Duster 2014 г.в. VIN-номер X7LHSRDJN50305837. Имущество по лоту №1 находится в залоге у ПАО Совкомбанк., Потенциальный покупатель (участник торгов) направляет письменную подписанную заявку в произвольной форме об ознакомлении с имуществом и документацией на электронную почту организатора торгов: ay.htn@yandex.ru, контактный телефон +7(980)8004400. Осмотр проводится по адресу нахождения транспортного средства: Московская обл., г. Чехов, ул. Мира, д. 5, кв. 28. Контакты для согласования даты и времени осмотра: 89671180598 (Алексей).</t>
         </is>
       </c>
       <c r="AG2" t="inlineStr">
         <is>
           <t>https://fedresurs.ru/bidding/a74e1044-a878-4a95-9da2-f4799a3d9fc4</t>
         </is>
       </c>
       <c r="AQ2" s="3" t="n">
         <v>46275.09469907408</v>
       </c>
       <c r="AR2" s="3" t="n">
-        <v>46299.91760416667</v>
+        <v>46309.92538194444</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>openpyxl</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>