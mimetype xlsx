--- v0 (2026-10-21)
+++ v1 (2026-10-22)
@@ -806,47 +806,47 @@
       </c>
       <c r="AD2" s="3" t="n">
         <v>46343.375</v>
       </c>
       <c r="AF2" t="inlineStr">
         <is>
           <t>Транспортное средство:
 Марка и(или) модель: KIA модель Rio
 Год выпуска: 2010
 Идентификационный номер (VIN): XWEDH411AB0008159
 Цвет кузова (кабины): БЕЖЕВЫЙ
 Тип транспортного средства: Легковой седан
 Вид наложенных ограничений: запрет на регистрационные действия
 Сведения о залоге: Находится в залоге у ПАО "Совкомбанк", Ознакомление с регламентом проведения торгов, ознакомление с проектом договора купли-продажи имущества, выдача бланков договора о задатке, ознакомление с характеристиками продаваемого имущества и документацией по нему осуществляется предварительно записавшись по телефону +7 926 155 40 33 по адресу электронной почты организатора торгов - atrade88@yandex.ru. Ознакомление с имуществом осуществляется по рабочим дням, в период представления заявок на участие в торгах по предварительному согласованию с финансовым управляющим по номеру телефона +7 926 155 40 33, по адресу: Российская Федерация, Московская область. Г. Воскресенск</t>
         </is>
       </c>
       <c r="AG2" t="inlineStr">
         <is>
           <t>https://fedresurs.ru/bidding/2088b642-4b27-4e7c-bdc0-984345d09e50</t>
         </is>
       </c>
       <c r="AQ2" s="3" t="n">
         <v>46275.10150462963</v>
       </c>
       <c r="AR2" s="3" t="n">
-        <v>46316.09928240741</v>
+        <v>46317.09539351852</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>openpyxl</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>