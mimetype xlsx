--- v0 (2026-10-22)
+++ v1 (2026-10-22)
@@ -786,47 +786,47 @@
       <c r="AB2" t="inlineStr">
         <is>
           <t>773169115500</t>
         </is>
       </c>
       <c r="AC2" s="3" t="n">
         <v>46240.45833333334</v>
       </c>
       <c r="AD2" s="3" t="n">
         <v>46336.45833333334</v>
       </c>
       <c r="AF2" t="inlineStr">
         <is>
           <t>Автомобиль марки KIA K5, ТИП ТС – легковой седан, Категория ТС – B/M1, Регистрационный знак: О729КХ76, идентификационный номер: (VIN): MX1G3414BPK204332, Год выпуска ТС - 2023 г., Модель, № двигателя – G4NАNН614478, Шасси № отсутствует , Кузов (коляска) – KNAG3414BP5204332, Цвет: Желтый, Мощность двигателя, кВт/л. с – 110/149, ПТС 164303056339928, СТС: 9962921953, Ознакомление с имуществом в срок с 11:00 06.08.2026 г. до 11:00 09.11.2026 г. в рабочие дни, с 11:00 ч. до 15:00 ч. по московскому времени по предварительному согласованию по номеру 8-901-904-39-83</t>
         </is>
       </c>
       <c r="AG2" t="inlineStr">
         <is>
           <t>https://fedresurs.ru/bidding/ef20ac63-5088-4452-b395-4ad3e98ceb28</t>
         </is>
       </c>
       <c r="AQ2" s="3" t="n">
         <v>46306.09166666667</v>
       </c>
       <c r="AR2" s="3" t="n">
-        <v>46317.1006712963</v>
+        <v>46317.92689814815</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>openpyxl</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>