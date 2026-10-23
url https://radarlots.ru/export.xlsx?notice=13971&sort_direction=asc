--- v1 (2026-10-22)
+++ v2 (2026-10-23)
@@ -786,47 +786,47 @@
       <c r="AB2" t="inlineStr">
         <is>
           <t>773169115500</t>
         </is>
       </c>
       <c r="AC2" s="3" t="n">
         <v>46240.45833333334</v>
       </c>
       <c r="AD2" s="3" t="n">
         <v>46336.45833333334</v>
       </c>
       <c r="AF2" t="inlineStr">
         <is>
           <t>Автомобиль марки KIA K5, ТИП ТС – легковой седан, Категория ТС – B/M1, Регистрационный знак: О729КХ76, идентификационный номер: (VIN): MX1G3414BPK204332, Год выпуска ТС - 2023 г., Модель, № двигателя – G4NАNН614478, Шасси № отсутствует , Кузов (коляска) – KNAG3414BP5204332, Цвет: Желтый, Мощность двигателя, кВт/л. с – 110/149, ПТС 164303056339928, СТС: 9962921953, Ознакомление с имуществом в срок с 11:00 06.08.2026 г. до 11:00 09.11.2026 г. в рабочие дни, с 11:00 ч. до 15:00 ч. по московскому времени по предварительному согласованию по номеру 8-901-904-39-83</t>
         </is>
       </c>
       <c r="AG2" t="inlineStr">
         <is>
           <t>https://fedresurs.ru/bidding/ef20ac63-5088-4452-b395-4ad3e98ceb28</t>
         </is>
       </c>
       <c r="AQ2" s="3" t="n">
         <v>46306.09166666667</v>
       </c>
       <c r="AR2" s="3" t="n">
-        <v>46317.92689814815</v>
+        <v>46318.1024537037</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>openpyxl</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>