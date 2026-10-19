--- v0 (2026-10-17)
+++ v1 (2026-10-19)
@@ -800,47 +800,47 @@
       <c r="AF2" t="inlineStr">
         <is>
           <t>Автотранспортное средство:
 Марка и(или) модель: JEEP Grand Cherokee
 Год выпуска: 2012
 Идентификационный номер (VIN): 1C4RJFCGXCC284322
 Цвет кузова (кабины): Серый
 Рабочий объем (см3): 3604
 Мощность (л.с./кВт): 286 (210)
 Экологический класс: Червертый
 Тип транспортного средства: Легковой
 Оценить техническое состояние, комплектность т/с можно при самостоятельном осмотре.
 При подаче заявки на участие в торгах покупатель считается ознакомленным с техническим состоянием и комплектацией т/с. Возможны ограничения со стороны ФССП. Актуальная информация на официальном сайте ведомства. Все ограничения будут сниматься по результатам торгов после заключения Договора купли-продажи.
 Реализация имущества производится в соответствии с Положением о порядке, сроках и условиях реализации имущества Черновой Натальи Анатольевны, утвержденным ПАО "Совкомбанк" от 05.05.2026г. Залогодержатель ПАО "Совкомбанк"., Ознакомиться с имуществом, подлежащим реализации, можно в течение срока приема заявок в рабочие дни в рабочее время. Предварительный запрос информации об имуществе направлять по адресу электронной почты: 89162548425@mail.ru. Ознакомиться с имуществом может любое лицо, заинтересованное в участии в торгах.</t>
         </is>
       </c>
       <c r="AG2" t="inlineStr">
         <is>
           <t>https://fedresurs.ru/bidding/8426d8bf-0aa7-45b8-8805-f96da2c157ac</t>
         </is>
       </c>
       <c r="AQ2" s="3" t="n">
         <v>46295.09377314815</v>
       </c>
       <c r="AR2" s="3" t="n">
-        <v>46312.09188657408</v>
+        <v>46314.09130787037</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>openpyxl</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>