--- v0 (2026-10-22)
+++ v1 (2026-10-22)
@@ -791,47 +791,47 @@
       <c r="AB2" t="inlineStr">
         <is>
           <t>637208955671</t>
         </is>
       </c>
       <c r="AC2" s="3" t="n">
         <v>46339.5</v>
       </c>
       <c r="AD2" s="3" t="n">
         <v>46339.58333333334</v>
       </c>
       <c r="AF2" t="inlineStr">
         <is>
           <t>Лот 1: Автомобиль Kia Rio 2016 года выпуска, VIN Z94CB41ABHR390637. Имущество находится в залоге у ПАО «ВТБ» на основании заключенного договора залога №V621\2010-0010604 от 07 апреля 2023г. Права Залогового кредитора подтверждены Определением Арбитражного суда Московской области по делу №А41-104960/2025 от 03 июня 2026г.</t>
         </is>
       </c>
       <c r="AG2" t="inlineStr">
         <is>
           <t>https://fedresurs.ru/bidding/4c7b818c-255b-4c2c-8fe7-96659e763219</t>
         </is>
       </c>
       <c r="AQ2" s="3" t="n">
         <v>46309.08684027778</v>
       </c>
       <c r="AR2" s="3" t="n">
-        <v>46317.08561342592</v>
+        <v>46317.91197916667</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>openpyxl</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>