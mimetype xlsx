--- v1 (2026-10-22)
+++ v2 (2026-10-23)
@@ -791,47 +791,47 @@
       <c r="AB2" t="inlineStr">
         <is>
           <t>637208955671</t>
         </is>
       </c>
       <c r="AC2" s="3" t="n">
         <v>46339.5</v>
       </c>
       <c r="AD2" s="3" t="n">
         <v>46339.58333333334</v>
       </c>
       <c r="AF2" t="inlineStr">
         <is>
           <t>Лот 1: Автомобиль Kia Rio 2016 года выпуска, VIN Z94CB41ABHR390637. Имущество находится в залоге у ПАО «ВТБ» на основании заключенного договора залога №V621\2010-0010604 от 07 апреля 2023г. Права Залогового кредитора подтверждены Определением Арбитражного суда Московской области по делу №А41-104960/2025 от 03 июня 2026г.</t>
         </is>
       </c>
       <c r="AG2" t="inlineStr">
         <is>
           <t>https://fedresurs.ru/bidding/4c7b818c-255b-4c2c-8fe7-96659e763219</t>
         </is>
       </c>
       <c r="AQ2" s="3" t="n">
         <v>46309.08684027778</v>
       </c>
       <c r="AR2" s="3" t="n">
-        <v>46317.91197916667</v>
+        <v>46318.08613425926</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>openpyxl</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>