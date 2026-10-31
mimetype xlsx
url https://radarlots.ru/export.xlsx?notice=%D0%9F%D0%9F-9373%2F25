--- v0 (2026-10-31)
+++ v1 (2026-10-31)
@@ -826,47 +826,47 @@
 Техническая, 14, кадастровый № 26:06:093501:35.
 Ознакомление производится по месту нахождения имущества - Ставропольский край, Изобильненский район, пос. Солнечнодольск, ул. Техническая, д. 14 по предварительной записи путём направления запроса на эл. почту:a40-233407-22@mail.ru, 89154999758.
 Правоустанавливающая документация на объект недвижимости отсутствует.
 Объект недвижимости обременен ипотекой (залогом) в пользу конкурсного кредитора ООО «Интеройл» ИП Цурова Т.М. (ОГРНИП 321774600098012). Продажа имущества на торгах приводит к прекращению права залога - пп. 4 п. 1 ст. 352 ГК РФ и абз. 6 п. 5 ст. 18.1 ФЗ «О несостоятельности (банкротстве)» от 26.10.2002 г. № 127-ФЗ.
 Права на земельные участки, на которых расположен Объект недвижимости, не входят в состав лотов. В отношении Объекта недвижимости наложены ограничения в виде запрета на совершение регистрационных действий, проводятся мероприятия по их снятию.</t>
         </is>
       </c>
       <c r="AG2" t="inlineStr">
         <is>
           <t>https://fedresurs.ru/bidding/1c2c99e0-8f4d-4b1e-b569-36e04d3b6fbb</t>
         </is>
       </c>
       <c r="AH2" s="3" t="n">
         <v>135184116.9</v>
       </c>
       <c r="AI2" s="3" t="n">
         <v>135184116.9</v>
       </c>
       <c r="AJ2" s="5" t="n">
         <v>0.986566654118521</v>
       </c>
       <c r="AQ2" s="4" t="n">
         <v>46303.90800925926</v>
       </c>
       <c r="AR2" s="4" t="n">
-        <v>46326.09310185185</v>
+        <v>46326.9056712963</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>openpyxl</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>