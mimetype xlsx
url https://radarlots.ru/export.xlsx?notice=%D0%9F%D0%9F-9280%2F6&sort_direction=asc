--- v0 (2026-10-26)
+++ v1 (2026-10-30)
@@ -733,100 +733,100 @@
       </c>
       <c r="C2" t="inlineStr">
         <is>
           <t>ПП-9280/6</t>
         </is>
       </c>
       <c r="D2" t="n">
         <v>6</v>
       </c>
       <c r="E2" t="inlineStr">
         <is>
           <t>Приём заявок</t>
         </is>
       </c>
       <c r="F2" t="inlineStr">
         <is>
           <t>Права требования к физическим лицам (отдельно ипотека, автокредиты, потребительские кредиты)</t>
         </is>
       </c>
       <c r="G2" t="inlineStr">
         <is>
           <t>Уступка требований по  кредитным обязательствам</t>
         </is>
       </c>
       <c r="L2" s="2" t="n">
-        <v>104793.56</v>
+        <v>89823.05</v>
       </c>
       <c r="M2" s="2" t="n">
         <v>149705.09</v>
       </c>
       <c r="O2" s="2" t="n">
-        <v>15719.03</v>
+        <v>13473.46</v>
       </c>
       <c r="U2" t="inlineStr">
         <is>
           <t>Реализация имущества должников</t>
         </is>
       </c>
       <c r="V2" t="inlineStr">
         <is>
           <t>Публичное предложение</t>
         </is>
       </c>
       <c r="W2" t="inlineStr">
         <is>
           <t>Объединенная Торговая Площадка</t>
         </is>
       </c>
       <c r="AA2" t="inlineStr">
         <is>
           <t>ОАО АКБ "ПРОБИЗНЕСБАНК"</t>
         </is>
       </c>
       <c r="AB2" t="inlineStr">
         <is>
           <t>7729086087</t>
         </is>
       </c>
       <c r="AC2" s="3" t="n">
         <v>46262</v>
       </c>
       <c r="AD2" s="3" t="n">
         <v>46374.58333333334</v>
       </c>
       <c r="AF2" t="inlineStr">
         <is>
           <t>Права требования к физическим лицам (отдельно ипотека, автокредиты, потребительские кредиты)</t>
         </is>
       </c>
       <c r="AG2" t="inlineStr">
         <is>
           <t>https://fedresurs.ru/bidding/1fc7ea6f-e359-482a-a9f9-fed8a4ad8335</t>
         </is>
       </c>
       <c r="AQ2" s="3" t="n">
         <v>46275.2852662037</v>
       </c>
       <c r="AR2" s="3" t="n">
-        <v>46315.12707175926</v>
+        <v>46322.15576388889</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>openpyxl</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>