--- v0 (2026-10-30)
+++ v1 (2026-10-30)
@@ -822,47 +822,47 @@
       <c r="AD2" s="4" t="n">
         <v>46328.83333333334</v>
       </c>
       <c r="AF2" t="inlineStr">
         <is>
           <t>Лот 1. Единое домовладение: земельный участок, площадь 1386 +/- 26, кадастровый номер 50:31:0020202:1714, расположенный по адресу: Российская Федерация, Московская область, городской округ Чехов, деревня Ходаево, территория ДНП «Сантория», дом 330; жилой дом: площадь 243,2 кв.м., кадастровый номер 50:31:0020202:4727, расположенный по адресу: Российская Федерация, Московская область, городской округ Чехов, деревня Ходаево, территория ДНП «Сантория», дом 330.
 Имущество находится в общей совместной собственности должника и Соколовой А.С., подлежит продаже согласно п. 7 Постановления Пленума ВС РФ от 25.12.2018 г. № 48.
 Имущество находится в залоге у ПАО Сбербанк (ИНН:7707083893, 117312, г. Москва, ул. Вавилова, д. 19) по договору залога от 15.11.2022 №1335898-1. Начальная цена 21 610 800,00 рублей.</t>
         </is>
       </c>
       <c r="AG2" t="inlineStr">
         <is>
           <t>https://fedresurs.ru/bidding/f68b9ce3-760f-476a-9696-c4e7c1834f8c</t>
         </is>
       </c>
       <c r="AH2" s="3" t="n">
         <v>1490310.36</v>
       </c>
       <c r="AI2" s="3" t="n">
         <v>1075.26</v>
       </c>
       <c r="AQ2" s="4" t="n">
         <v>46279.8993287037</v>
       </c>
       <c r="AR2" s="4" t="n">
-        <v>46325.10341435186</v>
+        <v>46325.92065972222</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>openpyxl</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>