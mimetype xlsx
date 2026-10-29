--- v0 (2026-10-27)
+++ v1 (2026-10-29)
@@ -750,51 +750,51 @@
           <t>Земельный участок</t>
         </is>
       </c>
       <c r="G2" t="inlineStr">
         <is>
           <t>Земельные участки</t>
         </is>
       </c>
       <c r="H2" t="inlineStr">
         <is>
           <t>Московская область</t>
         </is>
       </c>
       <c r="J2" t="inlineStr">
         <is>
           <t>50:26:0091209:60</t>
         </is>
       </c>
       <c r="L2" s="2" t="n">
         <v>271111</v>
       </c>
       <c r="M2" s="2" t="n">
         <v>289800</v>
       </c>
       <c r="O2" s="2" t="n">
-        <v>18837</v>
+        <v>17388</v>
       </c>
       <c r="Q2" s="2" t="n">
         <v>271111</v>
       </c>
       <c r="U2" t="inlineStr">
         <is>
           <t>Реализация имущества должников</t>
         </is>
       </c>
       <c r="V2" t="inlineStr">
         <is>
           <t>Публичное предложение</t>
         </is>
       </c>
       <c r="W2" t="inlineStr">
         <is>
           <t>Уральская электронная торговая площадка</t>
         </is>
       </c>
       <c r="AA2" t="inlineStr">
         <is>
           <t>Труханова Ольга Владимировна</t>
         </is>
       </c>
       <c r="AB2" t="inlineStr">