--- v0 (2026-10-31)
+++ v1 (2026-11-02)
@@ -738,51 +738,51 @@
       </c>
       <c r="D2" t="n">
         <v>1</v>
       </c>
       <c r="E2" t="inlineStr">
         <is>
           <t>Приём заявок</t>
         </is>
       </c>
       <c r="F2" t="inlineStr">
         <is>
           <t>Транспортное средство: Lada (ВАЗ) 2121, Идентификационный номер (VIN номер): XTA212140A1964654, Год выпуска: 2010, гос.номер С162ХС163</t>
         </is>
       </c>
       <c r="G2" t="inlineStr">
         <is>
           <t>Автомобили</t>
         </is>
       </c>
       <c r="I2" t="inlineStr">
         <is>
           <t>Село Водино , красноярский район, ул. Рабочая 60 по согласованию по номеру</t>
         </is>
       </c>
       <c r="L2" s="2" t="n">
-        <v>213750</v>
+        <v>202500</v>
       </c>
       <c r="M2" s="2" t="n">
         <v>225000</v>
       </c>
       <c r="O2" s="2" t="n">
         <v>22500</v>
       </c>
       <c r="U2" t="inlineStr">
         <is>
           <t>Реализация имущества должников</t>
         </is>
       </c>
       <c r="V2" t="inlineStr">
         <is>
           <t>Публичное предложение</t>
         </is>
       </c>
       <c r="W2" t="inlineStr">
         <is>
           <t>АРБбитЛот</t>
         </is>
       </c>
       <c r="AA2" t="inlineStr">
         <is>
           <t>Ерошкина Елена Владимировна</t>
@@ -791,47 +791,47 @@
       <c r="AB2" t="inlineStr">
         <is>
           <t>637600349987</t>
         </is>
       </c>
       <c r="AC2" s="3" t="n">
         <v>46321.41666666666</v>
       </c>
       <c r="AD2" s="3" t="n">
         <v>46336.41666666666</v>
       </c>
       <c r="AF2" t="inlineStr">
         <is>
           <t>Транспортное средство: Lada (ВАЗ) 2121, Идентификационный номер (VIN номер): XTA212140A1964654, Год выпуска: 2010, гос.номер С162ХС163. Машина технически не исправна, требуется замена аккумулятора, генератора, после замыкания и возгорания частично восстановлена проводка, не работают дворники, спидометр, звуковой сигнал, требует ремонта сцепление и ходовая часть, по кузову видны недочеты, требует вложений. Ознакомиться с имуществом и документацией можно по месту нахождения имущества по адресу: Село Водино , красноярский район, ул. Рабочая 60 по согласованию по номеру телефона 89277626630 Григорий.</t>
         </is>
       </c>
       <c r="AG2" t="inlineStr">
         <is>
           <t>https://fedresurs.ru/bidding/9f6d29eb-2e3b-422f-a2be-214b945a25d9</t>
         </is>
       </c>
       <c r="AQ2" s="3" t="n">
         <v>46317.87912037037</v>
       </c>
       <c r="AR2" s="3" t="n">
-        <v>46326.07965277778</v>
+        <v>46328.07960648148</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>openpyxl</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>