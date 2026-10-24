--- v0 (2026-10-23)
+++ v1 (2026-10-24)
@@ -733,101 +733,101 @@
       </c>
       <c r="C2" t="inlineStr">
         <is>
           <t>ПП-36155</t>
         </is>
       </c>
       <c r="D2" t="n">
         <v>1</v>
       </c>
       <c r="E2" t="inlineStr">
         <is>
           <t>Приём заявок</t>
         </is>
       </c>
       <c r="F2" t="inlineStr">
         <is>
           <t>Легковой автомобиль КИА СИД, VIN XWEFF233390000444, 2008 г.в., цвет вишневый</t>
         </is>
       </c>
       <c r="G2" t="inlineStr">
         <is>
           <t>Автомобили</t>
         </is>
       </c>
       <c r="L2" s="2" t="n">
-        <v>269325</v>
+        <v>239400</v>
       </c>
       <c r="M2" s="2" t="n">
         <v>299250</v>
       </c>
       <c r="O2" s="2" t="n">
-        <v>26932.5</v>
+        <v>23940</v>
       </c>
       <c r="U2" t="inlineStr">
         <is>
           <t>Реализация имущества должников</t>
         </is>
       </c>
       <c r="V2" t="inlineStr">
         <is>
           <t>Публичное предложение</t>
         </is>
       </c>
       <c r="W2" t="inlineStr">
         <is>
           <t>АРБбитЛот</t>
         </is>
       </c>
       <c r="AA2" t="inlineStr">
         <is>
           <t>Егоров Денис Геннадьевич</t>
         </is>
       </c>
       <c r="AB2" t="inlineStr">
         <is>
           <t>772618997748</t>
         </is>
       </c>
       <c r="AC2" s="3" t="n">
         <v>46308.375</v>
       </c>
       <c r="AD2" s="3" t="n">
         <v>46348.375</v>
       </c>
       <c r="AF2" t="inlineStr">
         <is>
           <t>Легковой автомобиль КИА СИД, VIN XWEFF233390000444, 2008 г.в., цвет вишневый.
 С имуществом по лоту № 1 можно познакомиться по предварительной договоренности с организатором торгов по номеру 8-983-237-9223.</t>
         </is>
       </c>
       <c r="AG2" t="inlineStr">
         <is>
           <t>https://fedresurs.ru/bidding/7ff4e576-362b-4efa-84aa-0fa03f766cd4</t>
         </is>
       </c>
       <c r="AQ2" s="3" t="n">
         <v>46307.91171296296</v>
       </c>
       <c r="AR2" s="3" t="n">
-        <v>46318.08077546296</v>
+        <v>46319.07880787037</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>openpyxl</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>