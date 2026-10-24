--- v0 (2026-10-22)
+++ v1 (2026-10-24)
@@ -754,60 +754,60 @@
       </c>
       <c r="G2" t="inlineStr">
         <is>
           <t>Жилые помещения</t>
         </is>
       </c>
       <c r="H2" t="inlineStr">
         <is>
           <t>Самарская область</t>
         </is>
       </c>
       <c r="I2" t="inlineStr">
         <is>
           <t>Самарская область, г. Самара, Промышленный район, ул. Свободы, д. 109, кв. 2</t>
         </is>
       </c>
       <c r="J2" t="inlineStr">
         <is>
           <t>63:01:0727004:757</t>
         </is>
       </c>
       <c r="K2" s="2" t="n">
         <v>77.09999999999999</v>
       </c>
       <c r="L2" s="3" t="n">
-        <v>1325982.19</v>
+        <v>1193383.97</v>
       </c>
       <c r="M2" s="3" t="n">
         <v>1325982.19</v>
       </c>
       <c r="N2" s="3" t="n">
-        <v>17198.21</v>
+        <v>15478.39</v>
       </c>
       <c r="O2" s="3" t="n">
-        <v>132598.22</v>
+        <v>119338.4</v>
       </c>
       <c r="U2" t="inlineStr">
         <is>
           <t>Реализация имущества должников</t>
         </is>
       </c>
       <c r="V2" t="inlineStr">
         <is>
           <t>Публичное предложение</t>
         </is>
       </c>
       <c r="W2" t="inlineStr">
         <is>
           <t>Альфалот</t>
         </is>
       </c>
       <c r="AA2" t="inlineStr">
         <is>
           <t>Позднышева Мария Григорьевна</t>
         </is>
       </c>
       <c r="AB2" t="inlineStr">
         <is>
           <t>631607405365</t>
         </is>
@@ -816,63 +816,63 @@
         <v>46314.41666666666</v>
       </c>
       <c r="AD2" s="4" t="n">
         <v>46326.41666666666</v>
       </c>
       <c r="AF2" t="inlineStr">
         <is>
           <t>Жилое помещение (квартира), кадастровый номер: 63:01:0727004:757,
 Площадь: 77,1 кв.м.
 Общая долевая собственность, 1/4 доля
 Адрес: Самарская область, г. Самара, Промышленный район, ул. Свободы, д. 109, кв. 2</t>
         </is>
       </c>
       <c r="AG2" t="inlineStr">
         <is>
           <t>https://fedresurs.ru/bidding/d049a9e3-1d2a-4c50-bea6-c5c067589537</t>
         </is>
       </c>
       <c r="AH2" s="3" t="n">
         <v>3822377.45</v>
       </c>
       <c r="AI2" s="3" t="n">
         <v>49576.88</v>
       </c>
       <c r="AJ2" s="5" t="n">
-        <v>0.6531001432106084</v>
+        <v>0.6877901291511648</v>
       </c>
       <c r="AK2" t="inlineStr">
         <is>
           <t>1/Этаж</t>
         </is>
       </c>
       <c r="AL2" t="inlineStr">
         <is>
           <t>Жилое</t>
         </is>
       </c>
       <c r="AQ2" s="4" t="n">
         <v>46311.88050925926</v>
       </c>
       <c r="AR2" s="4" t="n">
-        <v>46317.07648148148</v>
+        <v>46319.07443287037</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>openpyxl</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>