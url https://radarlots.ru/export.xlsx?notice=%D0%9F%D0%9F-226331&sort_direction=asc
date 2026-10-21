--- v0 (2026-10-20)
+++ v1 (2026-10-21)
@@ -821,51 +821,51 @@
       <c r="AF2" t="inlineStr">
         <is>
           <t>Лот № 1 - Вид объекта недвижимости: Здание, Кадастровый номер 40:13:040405:1161, адрес (местоположение): Калужская область, р-н Малоярославецкий, г Малоярославец, с/т "Нива", площадь, м2 20, назначение: нежилое, виды разрешённого использования: данные отсутствуют, с прилегающим Земельным участком, Кадастровый номер: 40:13:040405:1145, адрес (местоположение): Калужская обл., р-н Малоярославецкий, с/т "Нива", Площадь, м2 400 Декларированная площадь, категория земель, к которой отнесен земельный участок: земли сельскохозяйственного назначения, виды разрешенного использования: для ведения гражданами садоводства и огородничества, для садоводства, вид собственности: индивидуальная.</t>
         </is>
       </c>
       <c r="AG2" t="inlineStr">
         <is>
           <t>https://fedresurs.ru/bidding/5b8576b7-aa46-4137-ad56-ecd230537789</t>
         </is>
       </c>
       <c r="AH2" s="3" t="n">
         <v>89549.28</v>
       </c>
       <c r="AI2" s="3" t="n">
         <v>4477.46</v>
       </c>
       <c r="AL2" t="inlineStr">
         <is>
           <t>Нежилое</t>
         </is>
       </c>
       <c r="AQ2" s="4" t="n">
         <v>46307.91114583334</v>
       </c>
       <c r="AR2" s="4" t="n">
-        <v>46314.91269675926</v>
+        <v>46316.91155092593</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="inlineStr">
         <is>
           <t>fedresurs:5b8576b7-aa46-4137-ad56-ecd230537789_2</t>
         </is>
       </c>
       <c r="B3" t="inlineStr">
         <is>
           <t>Федресурс</t>
         </is>
       </c>
       <c r="C3" t="inlineStr">
         <is>
           <t>ПП-226331</t>
         </is>
       </c>
       <c r="D3" t="n">
         <v>2</v>
       </c>
       <c r="E3" t="inlineStr">
         <is>
           <t>Приём заявок</t>
         </is>
@@ -947,51 +947,51 @@
         </is>
       </c>
       <c r="AG3" t="inlineStr">
         <is>
           <t>https://fedresurs.ru/bidding/5b8576b7-aa46-4137-ad56-ecd230537789</t>
         </is>
       </c>
       <c r="AH3" s="3" t="n">
         <v>782837.84</v>
       </c>
       <c r="AI3" s="3" t="n">
         <v>6.34</v>
       </c>
       <c r="AJ3" s="5" t="n">
         <v>0.5021957548705106</v>
       </c>
       <c r="AM3" t="inlineStr">
         <is>
           <t>Общая долевая собственность</t>
         </is>
       </c>
       <c r="AQ3" s="4" t="n">
         <v>46307.91114583334</v>
       </c>
       <c r="AR3" s="4" t="n">
-        <v>46314.91269675926</v>
+        <v>46316.91155092593</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="inlineStr">
         <is>
           <t>fedresurs:5b8576b7-aa46-4137-ad56-ecd230537789_3</t>
         </is>
       </c>
       <c r="B4" t="inlineStr">
         <is>
           <t>Федресурс</t>
         </is>
       </c>
       <c r="C4" t="inlineStr">
         <is>
           <t>ПП-226331</t>
         </is>
       </c>
       <c r="D4" t="n">
         <v>3</v>
       </c>
       <c r="E4" t="inlineStr">
         <is>
           <t>Приём заявок</t>
         </is>
@@ -1073,51 +1073,51 @@
         </is>
       </c>
       <c r="AG4" t="inlineStr">
         <is>
           <t>https://fedresurs.ru/bidding/5b8576b7-aa46-4137-ad56-ecd230537789</t>
         </is>
       </c>
       <c r="AH4" s="3" t="n">
         <v>22678763.28</v>
       </c>
       <c r="AI4" s="3" t="n">
         <v>6.34</v>
       </c>
       <c r="AJ4" s="5" t="n">
         <v>0.9861103537211928</v>
       </c>
       <c r="AM4" t="inlineStr">
         <is>
           <t>Общая долевая собственность</t>
         </is>
       </c>
       <c r="AQ4" s="4" t="n">
         <v>46307.91114583334</v>
       </c>
       <c r="AR4" s="4" t="n">
-        <v>46314.91269675926</v>
+        <v>46316.91155092593</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="inlineStr">
         <is>
           <t>fedresurs:5b8576b7-aa46-4137-ad56-ecd230537789_5</t>
         </is>
       </c>
       <c r="B5" t="inlineStr">
         <is>
           <t>Федресурс</t>
         </is>
       </c>
       <c r="C5" t="inlineStr">
         <is>
           <t>ПП-226331</t>
         </is>
       </c>
       <c r="D5" t="n">
         <v>5</v>
       </c>
       <c r="E5" t="inlineStr">
         <is>
           <t>Приём заявок</t>
         </is>
@@ -1199,47 +1199,47 @@
         </is>
       </c>
       <c r="AG5" t="inlineStr">
         <is>
           <t>https://fedresurs.ru/bidding/5b8576b7-aa46-4137-ad56-ecd230537789</t>
         </is>
       </c>
       <c r="AH5" s="3" t="n">
         <v>6404459.3</v>
       </c>
       <c r="AI5" s="3" t="n">
         <v>5.93</v>
       </c>
       <c r="AJ5" s="5" t="n">
         <v>0.9508155200549092</v>
       </c>
       <c r="AM5" t="inlineStr">
         <is>
           <t>Общая долевая собственность</t>
         </is>
       </c>
       <c r="AQ5" s="4" t="n">
         <v>46307.91114583334</v>
       </c>
       <c r="AR5" s="4" t="n">
-        <v>46314.91269675926</v>
+        <v>46316.91155092593</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>openpyxl</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>