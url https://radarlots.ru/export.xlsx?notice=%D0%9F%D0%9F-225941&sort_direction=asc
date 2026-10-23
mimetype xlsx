--- v0 (2026-10-22)
+++ v1 (2026-10-23)
@@ -810,47 +810,47 @@
         <is>
           <t>507560610020</t>
         </is>
       </c>
       <c r="AC2" s="4" t="n">
         <v>46304.375</v>
       </c>
       <c r="AD2" s="4" t="n">
         <v>46334.375</v>
       </c>
       <c r="AF2" t="inlineStr">
         <is>
           <t>1/4 доля квартиры, площадью 66,4 кв.м., местоположение: Донецкая Народная Республика, Артемовский, Часов Яр,,Ворошилова,5,,квартира. 28, кадастровый (условный) номер: 93:20:0030109:139, этаж: 5, вид собственности: совместно нажитое.
 По предварительной записи по телефону: +7(910)357-39-28; электронная почта: gandzyuk.torg25@yandex.ru; по адресу: 295000, Республика Крым, г. Симферополь, ул. Александра Невского, д. 1, а/я 1305.</t>
         </is>
       </c>
       <c r="AG2" t="inlineStr">
         <is>
           <t>https://fedresurs.ru/bidding/0dbe01aa-26da-4d2c-952d-cff4492d95cf</t>
         </is>
       </c>
       <c r="AQ2" s="4" t="n">
         <v>46303.90563657408</v>
       </c>
       <c r="AR2" s="4" t="n">
-        <v>46317.08002314815</v>
+        <v>46318.07988425926</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>openpyxl</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>