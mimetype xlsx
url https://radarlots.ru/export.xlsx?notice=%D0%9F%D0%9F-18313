--- v0 (2026-10-31)
+++ v1 (2026-11-01)
@@ -786,51 +786,51 @@
       <c r="AB2" t="inlineStr">
         <is>
           <t>7714955136</t>
         </is>
       </c>
       <c r="AC2" s="3" t="n">
         <v>46314.41666666666</v>
       </c>
       <c r="AD2" s="3" t="n">
         <v>46377.70833333334</v>
       </c>
       <c r="AF2" t="inlineStr">
         <is>
           <t>Модуль сетевой ENET 10GB в количестве 1. Состояние удовлетворительное, рабочее.</t>
         </is>
       </c>
       <c r="AG2" t="inlineStr">
         <is>
           <t>https://fedresurs.ru/bidding/67f12300-8ed5-4c54-a590-f3c1d865e649</t>
         </is>
       </c>
       <c r="AQ2" s="3" t="n">
         <v>46310.92015046296</v>
       </c>
       <c r="AR2" s="3" t="n">
-        <v>46326.90631944445</v>
+        <v>46327.90594907408</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="inlineStr">
         <is>
           <t>fedresurs:67f12300-8ed5-4c54-a590-f3c1d865e649_2</t>
         </is>
       </c>
       <c r="B3" t="inlineStr">
         <is>
           <t>Федресурс</t>
         </is>
       </c>
       <c r="C3" t="inlineStr">
         <is>
           <t>ПП-18313</t>
         </is>
       </c>
       <c r="D3" t="n">
         <v>2</v>
       </c>
       <c r="E3" t="inlineStr">
         <is>
           <t>Приём заявок</t>
         </is>
@@ -877,51 +877,51 @@
       <c r="AB3" t="inlineStr">
         <is>
           <t>7714955136</t>
         </is>
       </c>
       <c r="AC3" s="3" t="n">
         <v>46314.41666666666</v>
       </c>
       <c r="AD3" s="3" t="n">
         <v>46377.70833333334</v>
       </c>
       <c r="AF3" t="inlineStr">
         <is>
           <t>Плата Ericsson (RedBack) 4x10GE в количестве 1. Состояние удовлетворительное, рабочее.</t>
         </is>
       </c>
       <c r="AG3" t="inlineStr">
         <is>
           <t>https://fedresurs.ru/bidding/67f12300-8ed5-4c54-a590-f3c1d865e649</t>
         </is>
       </c>
       <c r="AQ3" s="3" t="n">
         <v>46310.92015046296</v>
       </c>
       <c r="AR3" s="3" t="n">
-        <v>46326.90631944445</v>
+        <v>46327.90594907408</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="inlineStr">
         <is>
           <t>fedresurs:67f12300-8ed5-4c54-a590-f3c1d865e649_3</t>
         </is>
       </c>
       <c r="B4" t="inlineStr">
         <is>
           <t>Федресурс</t>
         </is>
       </c>
       <c r="C4" t="inlineStr">
         <is>
           <t>ПП-18313</t>
         </is>
       </c>
       <c r="D4" t="n">
         <v>3</v>
       </c>
       <c r="E4" t="inlineStr">
         <is>
           <t>Приём заявок</t>
         </is>
@@ -968,47 +968,47 @@
       <c r="AB4" t="inlineStr">
         <is>
           <t>7714955136</t>
         </is>
       </c>
       <c r="AC4" s="3" t="n">
         <v>46314.41666666666</v>
       </c>
       <c r="AD4" s="3" t="n">
         <v>46377.70833333334</v>
       </c>
       <c r="AF4" t="inlineStr">
         <is>
           <t>Маршрутизатор ядра JNP 10003/MX10003 в количестве 1. Состояние удовлетворительное, рабочее.</t>
         </is>
       </c>
       <c r="AG4" t="inlineStr">
         <is>
           <t>https://fedresurs.ru/bidding/67f12300-8ed5-4c54-a590-f3c1d865e649</t>
         </is>
       </c>
       <c r="AQ4" s="3" t="n">
         <v>46310.92015046296</v>
       </c>
       <c r="AR4" s="3" t="n">
-        <v>46326.90631944445</v>
+        <v>46327.90594907408</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>openpyxl</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>