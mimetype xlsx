--- v0 (2026-10-30)
+++ v1 (2026-10-31)
@@ -786,47 +786,47 @@
       <c r="AB2" t="inlineStr">
         <is>
           <t>632201078359</t>
         </is>
       </c>
       <c r="AC2" s="3" t="n">
         <v>46314.5</v>
       </c>
       <c r="AD2" s="3" t="n">
         <v>46377.625</v>
       </c>
       <c r="AF2" t="inlineStr">
         <is>
           <t>Право требования к Шишкину Дмитрию Антоновичу (12.02.2002 г.р.) на сумму 1 300 750,56 рублей, подтвержденное решением Автозаводского районного суда г. Тольятти от 22 марта 2024 г. по делу №2-13875/2023. Начальная цена продажи лота НДС не облагается. Во время проведения торгов возможно изменение суммы права требования (дебиторской задолженности) без изменения цены продажи. Ознакомление участников торгов с порядком проведения торгов осуществляется по телефону организатора торгов: +7(953)731-33-60 в рабочие дни с 11-00 до 14-00 ч. (здесь и далее - время московское) в течение срока приёма заявок на участие в торгах. Запросы на ознакомление с документами на имущество, осмотр имущества, принимаются по адресу электронной почты: nunatov62@yandex.ru в течение срока приёма заявок на участие в торгах.</t>
         </is>
       </c>
       <c r="AG2" t="inlineStr">
         <is>
           <t>https://fedresurs.ru/bidding/22e8c15b-22b5-4823-8f10-ea96c987deaf</t>
         </is>
       </c>
       <c r="AQ2" s="3" t="n">
         <v>46311.89923611111</v>
       </c>
       <c r="AR2" s="3" t="n">
-        <v>46324.90299768518</v>
+        <v>46325.90246527778</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>openpyxl</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>