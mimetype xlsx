--- v0 (2026-10-23)
+++ v1 (2026-10-23)
@@ -834,51 +834,51 @@
         </is>
       </c>
       <c r="AH2" s="3" t="n">
         <v>16679006.72</v>
       </c>
       <c r="AI2" s="3" t="n">
         <v>225087.81</v>
       </c>
       <c r="AJ2" s="5" t="n">
         <v>-0.6188014342379256</v>
       </c>
       <c r="AK2" t="inlineStr">
         <is>
           <t>5/Этаж</t>
         </is>
       </c>
       <c r="AL2" t="inlineStr">
         <is>
           <t>Жилое</t>
         </is>
       </c>
       <c r="AQ2" s="4" t="n">
         <v>46290.89502314815</v>
       </c>
       <c r="AR2" s="4" t="n">
-        <v>46317.90996527778</v>
+        <v>46318.90729166667</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="inlineStr">
         <is>
           <t>torgi_gov:23000054780000002771_1</t>
         </is>
       </c>
       <c r="B3" t="inlineStr">
         <is>
           <t>ГИС Торги</t>
         </is>
       </c>
       <c r="C3" t="inlineStr">
         <is>
           <t>23000054780000002771</t>
         </is>
       </c>
       <c r="D3" t="n">
         <v>1</v>
       </c>
       <c r="E3" t="inlineStr">
         <is>
           <t>Приём заявок</t>
         </is>