--- v0 (2026-11-01)
+++ v1 (2026-11-03)
@@ -722,51 +722,51 @@
           <t>Обновлён</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="inlineStr">
         <is>
           <t>fedresurs:fe328dd4-0fec-41e4-9030-f6c19aa06a26_1</t>
         </is>
       </c>
       <c r="B2" t="inlineStr">
         <is>
           <t>Федресурс</t>
         </is>
       </c>
       <c r="C2" t="inlineStr">
         <is>
           <t>960000336119</t>
         </is>
       </c>
       <c r="D2" t="n">
         <v>1</v>
       </c>
       <c r="E2" t="inlineStr">
         <is>
-          <t>Опубликован</t>
+          <t>Приём заявок</t>
         </is>
       </c>
       <c r="F2" t="inlineStr">
         <is>
           <t>Квартира, общая площадь 74,2 кв.м., расположенная по адресу: г. Москва, ш. Загородное, д. 4, корп. 3, кв. 120, кадастровый номер 77:05:0001016:3222</t>
         </is>
       </c>
       <c r="G2" t="inlineStr">
         <is>
           <t>Жилые помещения</t>
         </is>
       </c>
       <c r="H2" t="inlineStr">
         <is>
           <t>г. Москва</t>
         </is>
       </c>
       <c r="I2" t="inlineStr">
         <is>
           <t>г. Москва, ш. Загородное, д. 4, корп. 3, кв. 120</t>
         </is>
       </c>
       <c r="J2" t="inlineStr">
         <is>
           <t>77:05:0001016:3222</t>
@@ -834,75 +834,75 @@
         </is>
       </c>
       <c r="AH2" s="3" t="n">
         <v>20180443.35</v>
       </c>
       <c r="AI2" s="3" t="n">
         <v>271973.63</v>
       </c>
       <c r="AJ2" s="5" t="n">
         <v>-0.1952165560326997</v>
       </c>
       <c r="AK2" t="inlineStr">
         <is>
           <t>14/Этаж</t>
         </is>
       </c>
       <c r="AL2" t="inlineStr">
         <is>
           <t>Жилое</t>
         </is>
       </c>
       <c r="AQ2" s="4" t="n">
         <v>46298.10084490741</v>
       </c>
       <c r="AR2" s="4" t="n">
-        <v>46327.0925462963</v>
+        <v>46329.11105324074</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="inlineStr">
         <is>
           <t>fedresurs:fe328dd4-0fec-41e4-9030-f6c19aa06a26_2</t>
         </is>
       </c>
       <c r="B3" t="inlineStr">
         <is>
           <t>Федресурс</t>
         </is>
       </c>
       <c r="C3" t="inlineStr">
         <is>
           <t>960000336119</t>
         </is>
       </c>
       <c r="D3" t="n">
         <v>2</v>
       </c>
       <c r="E3" t="inlineStr">
         <is>
-          <t>Опубликован</t>
+          <t>Приём заявок</t>
         </is>
       </c>
       <c r="F3" t="inlineStr">
         <is>
           <t>Квартира, общая площадь 38 кв.м., расположенная по адресу: г. Москва, ш. Загородное, д. 4, корп. 3, кв. 121, кадастровый номер 77:05:0001016:3223</t>
         </is>
       </c>
       <c r="G3" t="inlineStr">
         <is>
           <t>Жилые помещения</t>
         </is>
       </c>
       <c r="H3" t="inlineStr">
         <is>
           <t>г. Москва</t>
         </is>
       </c>
       <c r="I3" t="inlineStr">
         <is>
           <t>г. Москва, ш. Загородное, д. 4, корп. 3, кв. 121</t>
         </is>
       </c>
       <c r="J3" t="inlineStr">
         <is>
           <t>77:05:0001016:3223</t>
@@ -970,47 +970,47 @@
         </is>
       </c>
       <c r="AH3" s="3" t="n">
         <v>10848786.06</v>
       </c>
       <c r="AI3" s="3" t="n">
         <v>285494.37</v>
       </c>
       <c r="AJ3" s="5" t="n">
         <v>-0.3522250248890979</v>
       </c>
       <c r="AK3" t="inlineStr">
         <is>
           <t>14/Этаж</t>
         </is>
       </c>
       <c r="AL3" t="inlineStr">
         <is>
           <t>Жилое</t>
         </is>
       </c>
       <c r="AQ3" s="4" t="n">
         <v>46298.10084490741</v>
       </c>
       <c r="AR3" s="4" t="n">
-        <v>46327.0925462963</v>
+        <v>46329.11105324074</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>openpyxl</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>