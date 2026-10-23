--- v0 (2026-10-21)
+++ v1 (2026-10-23)
@@ -704,185 +704,318 @@
       </c>
       <c r="AO1" s="1" t="inlineStr">
         <is>
           <t>Заметка</t>
         </is>
       </c>
       <c r="AP1" s="1" t="inlineStr">
         <is>
           <t>Цена при добавлении</t>
         </is>
       </c>
       <c r="AQ1" s="1" t="inlineStr">
         <is>
           <t>Появился в базе</t>
         </is>
       </c>
       <c r="AR1" s="1" t="inlineStr">
         <is>
           <t>Обновлён</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="inlineStr">
         <is>
-          <t>torgi_gov:26000013000000000894_1</t>
+          <t>fedresurs:4a950c21-c40d-46fe-8744-b157207c2e0d_1</t>
         </is>
       </c>
       <c r="B2" t="inlineStr">
         <is>
-          <t>ГИС Торги</t>
+          <t>Федресурс</t>
         </is>
       </c>
       <c r="C2" t="inlineStr">
         <is>
-          <t>26000013000000000894</t>
+          <t>241726-МЭТС-1</t>
         </is>
       </c>
       <c r="D2" t="n">
         <v>1</v>
       </c>
       <c r="E2" t="inlineStr">
         <is>
+          <t>Опубликован</t>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t>Нежилое помещение, общей площадью 65,10 кв. м. Адрес: г.Москва, бульв.Маршала Рокоссовского, д.17 пом.1/1</t>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>Нежилые помещения</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>г. Москва</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t>г.Москва, бульв.Маршала Рокоссовского, д.17 пом.1/1</t>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t>77:03:0000000:3207</t>
+        </is>
+      </c>
+      <c r="K2" s="2" t="n">
+        <v>65.09999999999999</v>
+      </c>
+      <c r="L2" s="3" t="n">
+        <v>13960000</v>
+      </c>
+      <c r="M2" s="3" t="n">
+        <v>13960000</v>
+      </c>
+      <c r="N2" s="3" t="n">
+        <v>214439.32</v>
+      </c>
+      <c r="P2" s="3" t="n">
+        <v>698000</v>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t>Реализация имущества должников</t>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Открытый аукцион</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t>Межрегиональная Электронная Торговая Система</t>
+        </is>
+      </c>
+      <c r="AA2" t="inlineStr">
+        <is>
+          <t>ГУП ДЕЗ РАЙОНА "БОГОРОДСКОЕ"</t>
+        </is>
+      </c>
+      <c r="AB2" t="inlineStr">
+        <is>
+          <t>7718085081</t>
+        </is>
+      </c>
+      <c r="AC2" s="4" t="n">
+        <v>46321.41666666666</v>
+      </c>
+      <c r="AD2" s="4" t="n">
+        <v>46356.66666666666</v>
+      </c>
+      <c r="AF2" t="inlineStr">
+        <is>
+          <t>Нежилое помещение, общей площадью 65,10 кв. м. Адрес: г.Москва, бульв.Маршала Рокоссовского, д.17 пом.1/1. Кадастровый номер 77:03:0000000:3207
+Порядок ознакомления с имуществом должника:
+Ознакомиться с характеристиками предмета торгов и иными сведениями можно после подачи заявки на ознакомление с предметом торгов, согласовав дату ознакомления. Заявки на ознакомление принимаются по адресу: г. Москва, ул. Гамсоновский пер., д. 2, (Бизнес Центр, Центр-Т), эл. почта: mcpu-hif@yandex.ru Подтверждением удовлетворения заявки об ознакомлении, является направленное с адреса электронной почты: mcpu-hif@yandex.ru, на адрес заявителя согласия конкурсного управляющего в котором будет указано время и дата, в которую будет производится ознакомление. тел. 89200738908. В настоящее время имущество используется ГБУ Жилищник и объекты находятся в хоз.ведении.</t>
+        </is>
+      </c>
+      <c r="AG2" t="inlineStr">
+        <is>
+          <t>https://fedresurs.ru/bidding/4a950c21-c40d-46fe-8744-b157207c2e0d</t>
+        </is>
+      </c>
+      <c r="AH2" s="3" t="n">
+        <v>4618221.99</v>
+      </c>
+      <c r="AI2" s="3" t="n">
+        <v>70940.42999999999</v>
+      </c>
+      <c r="AJ2" s="5" t="n">
+        <v>-2.022808351401921</v>
+      </c>
+      <c r="AK2" t="inlineStr">
+        <is>
+          <t>1/Этаж</t>
+        </is>
+      </c>
+      <c r="AL2" t="inlineStr">
+        <is>
+          <t>Нежилое</t>
+        </is>
+      </c>
+      <c r="AQ2" s="4" t="n">
+        <v>46317.93056712963</v>
+      </c>
+      <c r="AR2" s="4" t="n">
+        <v>46318.10434027778</v>
+      </c>
+    </row>
+    <row r="3">
+      <c r="A3" t="inlineStr">
+        <is>
+          <t>torgi_gov:26000013000000000894_1</t>
+        </is>
+      </c>
+      <c r="B3" t="inlineStr">
+        <is>
+          <t>ГИС Торги</t>
+        </is>
+      </c>
+      <c r="C3" t="inlineStr">
+        <is>
+          <t>26000013000000000894</t>
+        </is>
+      </c>
+      <c r="D3" t="n">
+        <v>1</v>
+      </c>
+      <c r="E3" t="inlineStr">
+        <is>
           <t>Не состоялся</t>
         </is>
       </c>
-      <c r="F2" t="inlineStr">
+      <c r="F3" t="inlineStr">
         <is>
           <t>30/100 доли в праве собственности в жилом доме пл. 79,6 кв.м. по адресу: г. Москва, ул. Заозерная, д.11, к/н: 77:03:0000000:3423</t>
         </is>
       </c>
-      <c r="G2" t="inlineStr">
+      <c r="G3" t="inlineStr">
         <is>
           <t>Жилые помещения</t>
         </is>
       </c>
-      <c r="H2" t="inlineStr">
+      <c r="H3" t="inlineStr">
         <is>
           <t>г. Москва</t>
         </is>
       </c>
-      <c r="I2" t="inlineStr">
+      <c r="I3" t="inlineStr">
         <is>
           <t>г. Москва, вн.тер.г. муниципальный округ Косино-Ухтомский, ул. Заозёрная, дом 11</t>
         </is>
       </c>
-      <c r="J2" t="inlineStr">
+      <c r="J3" t="inlineStr">
         <is>
           <t>77:03:0000000:3423</t>
         </is>
       </c>
-      <c r="K2" s="2" t="n">
+      <c r="K3" s="2" t="n">
         <v>79.59999999999999</v>
       </c>
-      <c r="L2" s="3" t="n">
+      <c r="L3" s="3" t="n">
         <v>8212020</v>
       </c>
-      <c r="N2" s="3" t="n">
+      <c r="N3" s="3" t="n">
         <v>103166.08</v>
       </c>
-      <c r="O2" s="3" t="n">
+      <c r="O3" s="3" t="n">
         <v>821202</v>
       </c>
-      <c r="P2" s="3" t="n">
+      <c r="P3" s="3" t="n">
         <v>41060.1</v>
       </c>
-      <c r="S2" t="inlineStr">
+      <c r="S3" t="inlineStr">
         <is>
           <t>Арест. Запрет рег.действий, Преимущественное право покупки</t>
         </is>
       </c>
-      <c r="T2" t="inlineStr">
+      <c r="T3" t="inlineStr">
         <is>
           <t>Иная собственность</t>
         </is>
       </c>
-      <c r="U2" t="inlineStr">
+      <c r="U3" t="inlineStr">
         <is>
           <t>Реализация имущества должников</t>
         </is>
       </c>
-      <c r="V2" t="inlineStr">
+      <c r="V3" t="inlineStr">
         <is>
           <t>Электронный аукцион</t>
         </is>
       </c>
-      <c r="W2" t="inlineStr">
+      <c r="W3" t="inlineStr">
         <is>
           <t>Российский аукционный дом</t>
         </is>
       </c>
-      <c r="X2" t="inlineStr">
+      <c r="X3" t="inlineStr">
         <is>
           <t>https://catalog.lot-online.ru/notice/26000013000000000894/1</t>
         </is>
       </c>
-      <c r="Y2" t="inlineStr">
+      <c r="Y3" t="inlineStr">
         <is>
           <t>ОБЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "ОПТИМА"</t>
         </is>
       </c>
-      <c r="Z2" t="inlineStr">
+      <c r="Z3" t="inlineStr">
         <is>
           <t>9705241795</t>
         </is>
       </c>
-      <c r="AC2" s="4" t="n">
+      <c r="AC3" s="4" t="n">
         <v>46273.45833333334</v>
       </c>
-      <c r="AD2" s="4" t="n">
+      <c r="AD3" s="4" t="n">
         <v>46304.70833333334</v>
       </c>
-      <c r="AE2" s="4" t="n">
+      <c r="AE3" s="4" t="n">
         <v>46307.45833333334</v>
       </c>
-      <c r="AF2" t="inlineStr">
+      <c r="AF3" t="inlineStr">
         <is>
           <t>30/100 доли в праве собственности в жилом доме пл. 79,6 кв.м. по адресу: г. Москва, ул. Заозерная, д.11, к/н: 77:03:0000000:3423</t>
         </is>
       </c>
-      <c r="AG2" t="inlineStr">
+      <c r="AG3" t="inlineStr">
         <is>
           <t>https://torgi.gov.ru/new/public/lots/lot/26000013000000000894_1</t>
         </is>
       </c>
-      <c r="AH2" s="3" t="n">
+      <c r="AH3" s="3" t="n">
         <v>1528161.6</v>
       </c>
-      <c r="AI2" s="3" t="n">
+      <c r="AI3" s="3" t="n">
         <v>19198.01</v>
       </c>
-      <c r="AJ2" s="5" t="n">
+      <c r="AJ3" s="5" t="n">
         <v>-4.373790311181749</v>
       </c>
-      <c r="AL2" t="inlineStr">
+      <c r="AL3" t="inlineStr">
         <is>
           <t>Жилой дом</t>
         </is>
       </c>
-      <c r="AQ2" s="4" t="n">
+      <c r="AQ3" s="4" t="n">
         <v>46273.49958333333</v>
       </c>
-      <c r="AR2" s="4" t="n">
+      <c r="AR3" s="4" t="n">
         <v>46304.06292824074</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>openpyxl</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>