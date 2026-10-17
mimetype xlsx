--- v0 (2026-10-15)
+++ v1 (2026-10-17)
@@ -819,51 +819,51 @@
         <v>46397.79166666666</v>
       </c>
       <c r="AF2" t="inlineStr">
         <is>
           <t>Лот №11. Наружные сети ливневой канализации, кад. № 71:00:000000:146010, пл. 1562 кв.м., адрес: Тульская область, городской округ Тула, деревня Нижняя Китаевка</t>
         </is>
       </c>
       <c r="AG2" t="inlineStr">
         <is>
           <t>https://fedresurs.ru/bidding/15e3f776-73df-45da-96e4-23931c8a4c94</t>
         </is>
       </c>
       <c r="AH2" s="3" t="n">
         <v>4129110.65</v>
       </c>
       <c r="AI2" s="3" t="n">
         <v>2643.48</v>
       </c>
       <c r="AJ2" s="5" t="n">
         <v>-5.024755476097498</v>
       </c>
       <c r="AQ2" s="4" t="n">
         <v>46283.90586805555</v>
       </c>
       <c r="AR2" s="4" t="n">
-        <v>46309.92334490741</v>
+        <v>46311.92476851852</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="inlineStr">
         <is>
           <t>fedresurs:15e3f776-73df-45da-96e4-23931c8a4c94_14</t>
         </is>
       </c>
       <c r="B3" t="inlineStr">
         <is>
           <t>Федресурс</t>
         </is>
       </c>
       <c r="C3" t="inlineStr">
         <is>
           <t>ПП-223375</t>
         </is>
       </c>
       <c r="D3" t="n">
         <v>14</v>
       </c>
       <c r="E3" t="inlineStr">
         <is>
           <t>Приём заявок</t>
         </is>
@@ -932,47 +932,47 @@
         <v>46286.41666666666</v>
       </c>
       <c r="AD3" s="4" t="n">
         <v>46397.79166666666</v>
       </c>
       <c r="AF3" t="inlineStr">
         <is>
           <t>Лот №14. 14.1. Наружные сети электроснабжения (Кабельные электрические сети 10 кВ), кад. № 71:00:000000:112635, пл. 4051 кв.м.; 14.2. Трансформаторная подстанция - 19, кад. № 71:30:030805:1966, пл. 126,9 кв.м.; 14.3. Трансформаторная подстанция - 18, кад. № 71:30:030805:1967, пл. 63 кв.м.; 14.4. Трансформаторная подстанция - 20, кад. № 71:30:030805:1968, пл. 63 кв.м.</t>
         </is>
       </c>
       <c r="AG3" t="inlineStr">
         <is>
           <t>https://fedresurs.ru/bidding/15e3f776-73df-45da-96e4-23931c8a4c94</t>
         </is>
       </c>
       <c r="AH3" s="3" t="n">
         <v>2828286.47</v>
       </c>
       <c r="AI3" s="3" t="n">
         <v>2828286.47</v>
       </c>
       <c r="AQ3" s="4" t="n">
         <v>46283.90586805555</v>
       </c>
       <c r="AR3" s="4" t="n">
-        <v>46309.92334490741</v>
+        <v>46311.92476851852</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>openpyxl</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>