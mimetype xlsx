--- v0 (2026-10-22)
+++ v1 (2026-10-23)
@@ -819,51 +819,51 @@
         <v>46331.45833333334</v>
       </c>
       <c r="AF2" t="inlineStr">
         <is>
           <t>Земельный участок, адрес (местонахождение): Московская обл., Раменский р-н, с.п. Новохаритоновское, кадастровый (условный) номер: 50:23:0020379:3435, вид собственности: индивидуальная</t>
         </is>
       </c>
       <c r="AG2" t="inlineStr">
         <is>
           <t>https://fedresurs.ru/bidding/f5a97ef3-cfb2-4c80-b01f-04ec9cd02d48</t>
         </is>
       </c>
       <c r="AH2" s="3" t="n">
         <v>394716</v>
       </c>
       <c r="AI2" s="3" t="n">
         <v>657.86</v>
       </c>
       <c r="AJ2" s="5" t="n">
         <v>0</v>
       </c>
       <c r="AQ2" s="4" t="n">
         <v>46301.08520833333</v>
       </c>
       <c r="AR2" s="4" t="n">
-        <v>46317.08380787037</v>
+        <v>46318.90755787037</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="inlineStr">
         <is>
           <t>fedresurs:014ed9b6-30d2-4a7f-a35e-9f06e51100e1_1</t>
         </is>
       </c>
       <c r="B3" t="inlineStr">
         <is>
           <t>Федресурс</t>
         </is>
       </c>
       <c r="C3" t="inlineStr">
         <is>
           <t>241098-МЭТС-1</t>
         </is>
       </c>
       <c r="D3" t="n">
         <v>1</v>
       </c>
       <c r="E3" t="inlineStr">
         <is>
           <t>Приём заявок</t>
         </is>
@@ -942,47 +942,47 @@
       <c r="AF3" t="inlineStr">
         <is>
           <t>Земельный участок кад № 50:23:0020379:1508 ,категория земель: земли сельскохозяйственного назначения, назначение: для дачного строительства с правом возведения жилого дома с правом регистрации и проживания в нем Московская обл., Раменский р-н, сельское поселение Новохаритоновское, с. Карпово площадь 775+/-19 кв.м.
 Порядок ознакомления с имуществом должника:
 В целях ознакомления с имуществом и документами предмета торгов необходимо связаться с организатором торгов – финансовым управляющим Евсюковой А.И. тел +79005905017, e-mail: arbitr.ai@internet.ru</t>
         </is>
       </c>
       <c r="AG3" t="inlineStr">
         <is>
           <t>https://fedresurs.ru/bidding/014ed9b6-30d2-4a7f-a35e-9f06e51100e1</t>
         </is>
       </c>
       <c r="AH3" s="3" t="n">
         <v>492954.25</v>
       </c>
       <c r="AI3" s="3" t="n">
         <v>636.0700000000001</v>
       </c>
       <c r="AJ3" s="5" t="n">
         <v>-0.6486316935090832</v>
       </c>
       <c r="AQ3" s="4" t="n">
         <v>46314.90487268518</v>
       </c>
       <c r="AR3" s="4" t="n">
-        <v>46317.08219907407</v>
+        <v>46318.90428240741</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>openpyxl</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>