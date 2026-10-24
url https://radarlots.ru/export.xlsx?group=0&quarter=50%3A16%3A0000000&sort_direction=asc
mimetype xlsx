--- v0 (2026-10-23)
+++ v1 (2026-10-24)
@@ -834,51 +834,51 @@
         </is>
       </c>
       <c r="AH2" s="3" t="n">
         <v>133493.02</v>
       </c>
       <c r="AI2" s="3" t="n">
         <v>5880.75</v>
       </c>
       <c r="AJ2" s="5" t="n">
         <v>-1.640602482436909</v>
       </c>
       <c r="AK2" t="inlineStr">
         <is>
           <t>1/Этаж</t>
         </is>
       </c>
       <c r="AL2" t="inlineStr">
         <is>
           <t>Нежилое</t>
         </is>
       </c>
       <c r="AQ2" s="4" t="n">
         <v>46290.90210648148</v>
       </c>
       <c r="AR2" s="4" t="n">
-        <v>46318.08067129629</v>
+        <v>46319.07910879629</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="inlineStr">
         <is>
           <t>fedresurs:e4822874-7a65-4b16-a58c-ae6f7618ba33_2</t>
         </is>
       </c>
       <c r="B3" t="inlineStr">
         <is>
           <t>Федресурс</t>
         </is>
       </c>
       <c r="C3" t="inlineStr">
         <is>
           <t>960000336023</t>
         </is>
       </c>
       <c r="D3" t="n">
         <v>2</v>
       </c>
       <c r="E3" t="inlineStr">
         <is>
           <t>Приём заявок</t>
         </is>
@@ -968,51 +968,51 @@
         </is>
       </c>
       <c r="AH3" s="3" t="n">
         <v>1822199.42</v>
       </c>
       <c r="AI3" s="3" t="n">
         <v>59355.03</v>
       </c>
       <c r="AJ3" s="5" t="n">
         <v>-0.2347715487693438</v>
       </c>
       <c r="AK3" t="inlineStr">
         <is>
           <t>02/Этаж</t>
         </is>
       </c>
       <c r="AL3" t="inlineStr">
         <is>
           <t>Жилое</t>
         </is>
       </c>
       <c r="AQ3" s="4" t="n">
         <v>46293.08403935185</v>
       </c>
       <c r="AR3" s="4" t="n">
-        <v>46318.08650462963</v>
+        <v>46319.08496527778</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="inlineStr">
         <is>
           <t>fedresurs:dbdf20f1-7d58-4d88-be75-5a00277771da_1</t>
         </is>
       </c>
       <c r="B4" t="inlineStr">
         <is>
           <t>Федресурс</t>
         </is>
       </c>
       <c r="C4" t="inlineStr">
         <is>
           <t>238365-МЭТС-1</t>
         </is>
       </c>
       <c r="D4" t="n">
         <v>1</v>
       </c>
       <c r="E4" t="inlineStr">
         <is>
           <t>Состоялся</t>
         </is>
@@ -1104,75 +1104,75 @@
         </is>
       </c>
       <c r="AH4" s="3" t="n">
         <v>165293</v>
       </c>
       <c r="AI4" s="3" t="n">
         <v>6533.32</v>
       </c>
       <c r="AJ4" s="5" t="n">
         <v>-0.9561203438742112</v>
       </c>
       <c r="AK4" t="inlineStr">
         <is>
           <t>01/Этаж</t>
         </is>
       </c>
       <c r="AL4" t="inlineStr">
         <is>
           <t>Нежилое</t>
         </is>
       </c>
       <c r="AQ4" s="4" t="n">
         <v>46301.06957175926</v>
       </c>
       <c r="AR4" s="4" t="n">
-        <v>46318.08072916666</v>
+        <v>46319.07864583333</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="inlineStr">
         <is>
           <t>torgi_gov:21000004710000029088_1</t>
         </is>
       </c>
       <c r="B5" t="inlineStr">
         <is>
           <t>ГИС Торги</t>
         </is>
       </c>
       <c r="C5" t="inlineStr">
         <is>
           <t>21000004710000029088</t>
         </is>
       </c>
       <c r="D5" t="n">
         <v>1</v>
       </c>
       <c r="E5" t="inlineStr">
         <is>
-          <t>Опубликован</t>
+          <t>Приём заявок</t>
         </is>
       </c>
       <c r="F5" t="inlineStr">
         <is>
           <t>Продажа нежилого здания 826,50 кв.м. с земельным участком 1 735 кв.м. в г.о. Электросталь</t>
         </is>
       </c>
       <c r="G5" t="inlineStr">
         <is>
           <t>Здания</t>
         </is>
       </c>
       <c r="H5" t="inlineStr">
         <is>
           <t>Московская область</t>
         </is>
       </c>
       <c r="I5" t="inlineStr">
         <is>
           <t>обл. Московская, г.о. Электросталь, п. Новые дома Российская Федерация, Московская область, городской округ Электросталь, поселок Новые дома, дом 6</t>
         </is>
       </c>
       <c r="J5" t="inlineStr">
         <is>
           <t>50:16:0000000:67225</t>
@@ -1240,47 +1240,47 @@
       <c r="AF5" t="inlineStr">
         <is>
           <t>Продажа нежилого здания 826,50 кв.м. с земельным участком 1 735 кв.м. в г.о. Электросталь</t>
         </is>
       </c>
       <c r="AG5" t="inlineStr">
         <is>
           <t>https://torgi.gov.ru/new/public/lots/lot/21000004710000029088_1</t>
         </is>
       </c>
       <c r="AH5" s="3" t="n">
         <v>14389116.12</v>
       </c>
       <c r="AI5" s="3" t="n">
         <v>17409.7</v>
       </c>
       <c r="AL5" t="inlineStr">
         <is>
           <t>Нежилое</t>
         </is>
       </c>
       <c r="AQ5" s="4" t="n">
         <v>46318.06543981482</v>
       </c>
       <c r="AR5" s="4" t="n">
-        <v>46318.11760416667</v>
+        <v>46319.06505787037</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>openpyxl</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>