--- v0 (2026-10-31)
+++ v1 (2026-11-01)
@@ -813,47 +813,47 @@
       </c>
       <c r="AD2" s="4" t="n">
         <v>46336.70833333334</v>
       </c>
       <c r="AF2" t="inlineStr">
         <is>
           <t>Земельный участок для ведения личного подсобного хозяйства, Личное подсобное хозяйство. Кадастровый № 46:28:110302:53, площадь 5000 м2, со зданием жилым. Индивидуальный жилой дом, площадь 59,1 м2, год постройки 1926, кадастровый номер 46:28:110302:61, адрес: Курская область, Щигровский район, сельсовет Мелехинский, деревня Новоселовка.
 Ознакомление с документами по имуществу в будние дни с 11.00 до 17.00 (время местное) по предварительному согласованию с организатором торгов по тел. +7(967) 105-29-79, e-mail: 777495777@mail.com</t>
         </is>
       </c>
       <c r="AG2" t="inlineStr">
         <is>
           <t>https://fedresurs.ru/bidding/018ef753-1d8f-4d57-9df9-67f43a42a3b5</t>
         </is>
       </c>
       <c r="AH2" s="3" t="n">
         <v>305931.74</v>
       </c>
       <c r="AI2" s="3" t="n">
         <v>61.1863</v>
       </c>
       <c r="AQ2" s="4" t="n">
         <v>46278.00328703703</v>
       </c>
       <c r="AR2" s="4" t="n">
-        <v>46326.10407407407</v>
+        <v>46327.09158564815</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>openpyxl</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>