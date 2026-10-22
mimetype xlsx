--- v0 (2026-10-21)
+++ v1 (2026-10-22)
@@ -821,47 +821,47 @@
       <c r="AF2" t="inlineStr">
         <is>
           <t>Земельный участок, 35:25:0201018:11, Месторасположение: Вологодская область, р-н. Вологодский, д. Волшницы, земельный участок расположен в южной части квартала 35:25:02 01 018, Площадь: 1048 +/- 24 м2., Категория земель: Земли населенных пунктов, Виды разрешенного использования: Для индивидуального жилищного строительства.
 Имущество зарегистрировано на: Петрушина Рената Борисовича
 Прочие ограничения прав и обременения объекта недвижимости: Выписка из Федеральной службы судебных приставов (постановление о запрете на совершение действий по регистрации), № 199072/16/50026-ИП, выдан 28.03.2018, судебный пристав-исполнитель, Одинцовский РОСП, Погосян М.Г. Ознакомление с имуществом - в период приема заявок по согласованию с финансовым управляющим, тел: +7 991 706 21 71, эл. почта: igr.ros@yandex.ru, адрес для корреспонденции 117216, г. Москва, а/я 15.</t>
         </is>
       </c>
       <c r="AG2" t="inlineStr">
         <is>
           <t>https://fedresurs.ru/bidding/990bd3f9-bbb5-4700-8809-34272a590155</t>
         </is>
       </c>
       <c r="AH2" s="3" t="n">
         <v>77416.37</v>
       </c>
       <c r="AI2" s="3" t="n">
         <v>73.87</v>
       </c>
       <c r="AJ2" s="5" t="n">
         <v>-0.2917164677186492</v>
       </c>
       <c r="AQ2" s="4" t="n">
         <v>46309.89586805556</v>
       </c>
       <c r="AR2" s="4" t="n">
-        <v>46316.08421296296</v>
+        <v>46317.08282407407</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>openpyxl</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>