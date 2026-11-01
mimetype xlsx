--- v0 (2026-10-31)
+++ v1 (2026-11-01)
@@ -824,51 +824,51 @@
       <c r="AF2" t="inlineStr">
         <is>
           <t>Земельный участок пл. 130 кв.м. с КН 28:19:011142:168 по адресу Амурская обл, р-н Октябрьский, с Екатеринославка, комбинат Таежный , категория - Земли населенных пунктов, ВРИ- Для ведения личного подсобного хозяйства
 Порядок ознакомления с имуществом должника:
 Ознакомление с имуществом (предметом торгов) производится по предварительному согласованию с финансовым управляющим по электронной почте: osipova.arbitr@yandex.ru, либо по тел: +7-932-530-29-26. Ознакомление с имуществом (предметом торгов) по адресу его места хранения/нахождения, осуществляется по предварительной записи по телефону. Запросы сведений, документов относительно предмета торгов, направляются на адрес электронной почты финансового управляющего.</t>
         </is>
       </c>
       <c r="AG2" t="inlineStr">
         <is>
           <t>https://fedresurs.ru/bidding/d9caa41e-cbcc-4520-85bd-0c2d875f06f4</t>
         </is>
       </c>
       <c r="AH2" s="3" t="n">
         <v>54150.88</v>
       </c>
       <c r="AI2" s="3" t="n">
         <v>416.55</v>
       </c>
       <c r="AJ2" s="5" t="n">
         <v>0.6306615885097342</v>
       </c>
       <c r="AQ2" s="4" t="n">
         <v>46309.89790509259</v>
       </c>
       <c r="AR2" s="4" t="n">
-        <v>46326.08295138889</v>
+        <v>46327.08277777778</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="inlineStr">
         <is>
           <t>fedresurs:73fbb843-14cf-4084-a049-53c6a61be966_1</t>
         </is>
       </c>
       <c r="B3" t="inlineStr">
         <is>
           <t>Федресурс</t>
         </is>
       </c>
       <c r="C3" t="inlineStr">
         <is>
           <t>240312-МЭТС-1</t>
         </is>
       </c>
       <c r="D3" t="n">
         <v>1</v>
       </c>
       <c r="E3" t="inlineStr">
         <is>
           <t>Приём заявок</t>
         </is>
@@ -947,47 +947,47 @@
       <c r="AF3" t="inlineStr">
         <is>
           <t>Земельный участок пл. 1200 кв.м. КН 28:19:011142:169 по адресу Амурская обл, р-н Октябрьский, с Екатеринославка, комбинат Таежный, категория - Земли населенных пунктов,ВРИ - Для садоводства
 Порядок ознакомления с имуществом должника:
 Ознакомление с имуществом (предметом торгов) производится по предварительному согласованию с финансовым управляющим по электронной почте: osipova.arbitr@yandex.ru, либо по тел: +7-932-530-29-26. Ознакомление с имуществом (предметом торгов) по адресу его места хранения/нахождения, осуществляется по предварительной записи по телефону. Запросы сведений, документов относительно предмета торгов, направляются на адрес электронной почты финансового управляющего.</t>
         </is>
       </c>
       <c r="AG3" t="inlineStr">
         <is>
           <t>https://fedresurs.ru/bidding/73fbb843-14cf-4084-a049-53c6a61be966</t>
         </is>
       </c>
       <c r="AH3" s="3" t="n">
         <v>126429.96</v>
       </c>
       <c r="AI3" s="3" t="n">
         <v>105.36</v>
       </c>
       <c r="AJ3" s="5" t="n">
         <v>-0.4877802698031384</v>
       </c>
       <c r="AQ3" s="4" t="n">
         <v>46309.89859953704</v>
       </c>
       <c r="AR3" s="4" t="n">
-        <v>46326.08324074074</v>
+        <v>46327.08282407407</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>openpyxl</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>