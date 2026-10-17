--- v0 (2026-10-15)
+++ v1 (2026-10-17)
@@ -704,286 +704,414 @@
       </c>
       <c r="AO1" s="1" t="inlineStr">
         <is>
           <t>Заметка</t>
         </is>
       </c>
       <c r="AP1" s="1" t="inlineStr">
         <is>
           <t>Цена при добавлении</t>
         </is>
       </c>
       <c r="AQ1" s="1" t="inlineStr">
         <is>
           <t>Появился в базе</t>
         </is>
       </c>
       <c r="AR1" s="1" t="inlineStr">
         <is>
           <t>Обновлён</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="inlineStr">
         <is>
-          <t>fedresurs:114e375a-5583-4293-ab24-0259f68960ad_1</t>
+          <t>fedresurs:b1dbe3eb-bcc3-4b7f-be33-ced7196fbfcb_1</t>
         </is>
       </c>
       <c r="B2" t="inlineStr">
         <is>
           <t>Федресурс</t>
         </is>
       </c>
       <c r="C2" t="inlineStr">
         <is>
-          <t>ОАОФЦП-64945</t>
+          <t>240780-МЭТС-1</t>
         </is>
       </c>
       <c r="D2" t="n">
         <v>1</v>
       </c>
       <c r="E2" t="inlineStr">
         <is>
-          <t>Приём заявок</t>
+          <t>Опубликован</t>
         </is>
       </c>
       <c r="F2" t="inlineStr">
         <is>
-          <t>Земельный участок сельскохозяйственного назначения с кадастровым номером 26:13:000000:1954</t>
+          <t>Здание гаража, S – 539,1 кв.м, КН 26:13:000000:4201, адрес: Ставропольский край, с. Алексеевское, Благодарненский район</t>
         </is>
       </c>
       <c r="G2" t="inlineStr">
         <is>
-          <t>Земельные участки</t>
+          <t>Гаражи и машиноместа</t>
         </is>
       </c>
       <c r="H2" t="inlineStr">
         <is>
           <t>Ставропольский край</t>
         </is>
       </c>
       <c r="I2" t="inlineStr">
         <is>
-          <t>Благодарненский район, г. Благодарный, СПКК Рассвет</t>
+          <t>Ставропольский край, с. Алексеевское, Благодарненский район</t>
         </is>
       </c>
       <c r="J2" t="inlineStr">
         <is>
-          <t>26:13:000000:1954</t>
+          <t>26:13:000000:4201</t>
         </is>
       </c>
       <c r="K2" s="2" t="n">
-        <v>13000</v>
+        <v>539.1</v>
       </c>
       <c r="L2" s="3" t="n">
-        <v>82160</v>
+        <v>3600000</v>
       </c>
       <c r="M2" s="3" t="n">
-        <v>82160</v>
+        <v>3600000</v>
       </c>
       <c r="N2" s="3" t="n">
-        <v>6.32</v>
-[...2 lines deleted...]
-        <v>8216</v>
+        <v>6677.8</v>
+      </c>
+      <c r="P2" s="3" t="n">
+        <v>0</v>
       </c>
       <c r="U2" t="inlineStr">
         <is>
           <t>Реализация имущества должников</t>
         </is>
       </c>
       <c r="V2" t="inlineStr">
         <is>
-          <t>Открытый аукцион</t>
+          <t>Публичное предложение</t>
         </is>
       </c>
       <c r="W2" t="inlineStr">
         <is>
-          <t>uTender</t>
+          <t>Межрегиональная Электронная Торговая Система</t>
         </is>
       </c>
       <c r="AA2" t="inlineStr">
         <is>
-          <t>ООО "АГРО-ИНВЕСТ"</t>
+          <t>Исаев Абдулмуслим Ризванович</t>
         </is>
       </c>
       <c r="AB2" t="inlineStr">
         <is>
-          <t>2634100418</t>
+          <t>050202085351</t>
         </is>
       </c>
       <c r="AC2" s="4" t="n">
-        <v>46300.375</v>
+        <v>46314</v>
       </c>
       <c r="AD2" s="4" t="n">
-        <v>46335.75</v>
+        <v>46354</v>
       </c>
       <c r="AF2" t="inlineStr">
         <is>
-          <t>Земельный участок сельскохозяйственного назначения с кадастровым номером 26:13:000000:1954. Виды разрешенного использования: для сельскохозяйственного производства. Площадь: 13000 +/- 576,67 кв.м, расположенный по адресу: Благодарненский район, г. Благодарный, СПКК Рассвет.
-Доп. информацию, а так же сведения об имуществе (осмотр имущества) можно получить, отправив запрос на E-mail: Bondareva_ssvet@mail.ru, по тел: 8-908-181-07-52, а также E-mail: malik.71@mail.ru и по тел: (8634)311-190 и по адресу: г. Таганрог, ул. Бакинская, 52А, в рабочие дни с 10-00 до 15-00.</t>
+          <t>Здание гаража, S – 539,1 кв.м, КН 26:13:000000:4201, адрес: Ставропольский край, с. Алексеевское, Благодарненский район
+Порядок ознакомления с имуществом должника:
+Ознакомление с имуществом и документацией по предварительному согласованию по месту его нахождения (контакты: oooaifgroup@gmail.com, +7(995)2250505).</t>
         </is>
       </c>
       <c r="AG2" t="inlineStr">
         <is>
-          <t>https://fedresurs.ru/bidding/114e375a-5583-4293-ab24-0259f68960ad</t>
+          <t>https://fedresurs.ru/bidding/b1dbe3eb-bcc3-4b7f-be33-ced7196fbfcb</t>
         </is>
       </c>
       <c r="AH2" s="3" t="n">
-        <v>84110</v>
+        <v>6170495.47</v>
       </c>
       <c r="AI2" s="3" t="n">
-        <v>6.47</v>
+        <v>11445.92</v>
       </c>
       <c r="AJ2" s="5" t="n">
-        <v>0.02318392581143736</v>
+        <v>0.4165784550847421</v>
+      </c>
+      <c r="AL2" t="inlineStr">
+        <is>
+          <t>Нежилое</t>
+        </is>
       </c>
       <c r="AQ2" s="4" t="n">
-        <v>46297.91138888889</v>
+        <v>46311.90296296297</v>
       </c>
       <c r="AR2" s="4" t="n">
-        <v>46310.92346064815</v>
+        <v>46312.08106481482</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="inlineStr">
         <is>
-          <t>fedresurs:114e375a-5583-4293-ab24-0259f68960ad_5</t>
+          <t>fedresurs:114e375a-5583-4293-ab24-0259f68960ad_1</t>
         </is>
       </c>
       <c r="B3" t="inlineStr">
         <is>
           <t>Федресурс</t>
         </is>
       </c>
       <c r="C3" t="inlineStr">
         <is>
           <t>ОАОФЦП-64945</t>
         </is>
       </c>
       <c r="D3" t="n">
-        <v>5</v>
+        <v>1</v>
       </c>
       <c r="E3" t="inlineStr">
         <is>
           <t>Приём заявок</t>
         </is>
       </c>
       <c r="F3" t="inlineStr">
         <is>
-          <t>Земельный участок сельскохозяйственного назначения с кадастровым номером 26:13:000000:4949</t>
+          <t>Земельный участок сельскохозяйственного назначения с кадастровым номером 26:13:000000:1954</t>
         </is>
       </c>
       <c r="G3" t="inlineStr">
         <is>
-          <t>Здания</t>
+          <t>Земельные участки</t>
         </is>
       </c>
       <c r="H3" t="inlineStr">
         <is>
           <t>Ставропольский край</t>
         </is>
       </c>
       <c r="I3" t="inlineStr">
         <is>
-          <t>г. Благодарный, на территории бывшего колхоза "Красная Звезда"</t>
+          <t>Благодарненский район, г. Благодарный, СПКК Рассвет</t>
         </is>
       </c>
       <c r="J3" t="inlineStr">
         <is>
-          <t>26:13:000000:4949</t>
+          <t>26:13:000000:1954</t>
         </is>
       </c>
       <c r="K3" s="2" t="n">
-        <v>226000</v>
+        <v>13000</v>
       </c>
       <c r="L3" s="3" t="n">
-        <v>30436731</v>
+        <v>82160</v>
       </c>
       <c r="M3" s="3" t="n">
-        <v>30436731</v>
+        <v>82160</v>
       </c>
       <c r="N3" s="3" t="n">
-        <v>134.68</v>
+        <v>6.32</v>
       </c>
       <c r="O3" s="3" t="n">
-        <v>3043673.1</v>
+        <v>8216</v>
       </c>
       <c r="U3" t="inlineStr">
         <is>
           <t>Реализация имущества должников</t>
         </is>
       </c>
       <c r="V3" t="inlineStr">
         <is>
           <t>Открытый аукцион</t>
         </is>
       </c>
       <c r="W3" t="inlineStr">
         <is>
           <t>uTender</t>
         </is>
       </c>
       <c r="AA3" t="inlineStr">
         <is>
           <t>ООО "АГРО-ИНВЕСТ"</t>
         </is>
       </c>
       <c r="AB3" t="inlineStr">
         <is>
           <t>2634100418</t>
         </is>
       </c>
       <c r="AC3" s="4" t="n">
         <v>46300.375</v>
       </c>
       <c r="AD3" s="4" t="n">
         <v>46335.75</v>
       </c>
       <c r="AF3" t="inlineStr">
+        <is>
+          <t>Земельный участок сельскохозяйственного назначения с кадастровым номером 26:13:000000:1954. Виды разрешенного использования: для сельскохозяйственного производства. Площадь: 13000 +/- 576,67 кв.м, расположенный по адресу: Благодарненский район, г. Благодарный, СПКК Рассвет.
+Доп. информацию, а так же сведения об имуществе (осмотр имущества) можно получить, отправив запрос на E-mail: Bondareva_ssvet@mail.ru, по тел: 8-908-181-07-52, а также E-mail: malik.71@mail.ru и по тел: (8634)311-190 и по адресу: г. Таганрог, ул. Бакинская, 52А, в рабочие дни с 10-00 до 15-00.</t>
+        </is>
+      </c>
+      <c r="AG3" t="inlineStr">
+        <is>
+          <t>https://fedresurs.ru/bidding/114e375a-5583-4293-ab24-0259f68960ad</t>
+        </is>
+      </c>
+      <c r="AH3" s="3" t="n">
+        <v>84110</v>
+      </c>
+      <c r="AI3" s="3" t="n">
+        <v>6.47</v>
+      </c>
+      <c r="AJ3" s="5" t="n">
+        <v>0.02318392581143736</v>
+      </c>
+      <c r="AQ3" s="4" t="n">
+        <v>46297.91138888889</v>
+      </c>
+      <c r="AR3" s="4" t="n">
+        <v>46312.08155092593</v>
+      </c>
+    </row>
+    <row r="4">
+      <c r="A4" t="inlineStr">
+        <is>
+          <t>fedresurs:114e375a-5583-4293-ab24-0259f68960ad_5</t>
+        </is>
+      </c>
+      <c r="B4" t="inlineStr">
+        <is>
+          <t>Федресурс</t>
+        </is>
+      </c>
+      <c r="C4" t="inlineStr">
+        <is>
+          <t>ОАОФЦП-64945</t>
+        </is>
+      </c>
+      <c r="D4" t="n">
+        <v>5</v>
+      </c>
+      <c r="E4" t="inlineStr">
+        <is>
+          <t>Приём заявок</t>
+        </is>
+      </c>
+      <c r="F4" t="inlineStr">
+        <is>
+          <t>Земельный участок сельскохозяйственного назначения с кадастровым номером 26:13:000000:4949</t>
+        </is>
+      </c>
+      <c r="G4" t="inlineStr">
+        <is>
+          <t>Здания</t>
+        </is>
+      </c>
+      <c r="H4" t="inlineStr">
+        <is>
+          <t>Ставропольский край</t>
+        </is>
+      </c>
+      <c r="I4" t="inlineStr">
+        <is>
+          <t>г. Благодарный, на территории бывшего колхоза "Красная Звезда"</t>
+        </is>
+      </c>
+      <c r="J4" t="inlineStr">
+        <is>
+          <t>26:13:000000:4949</t>
+        </is>
+      </c>
+      <c r="K4" s="2" t="n">
+        <v>226000</v>
+      </c>
+      <c r="L4" s="3" t="n">
+        <v>30436731</v>
+      </c>
+      <c r="M4" s="3" t="n">
+        <v>30436731</v>
+      </c>
+      <c r="N4" s="3" t="n">
+        <v>134.68</v>
+      </c>
+      <c r="O4" s="3" t="n">
+        <v>3043673.1</v>
+      </c>
+      <c r="U4" t="inlineStr">
+        <is>
+          <t>Реализация имущества должников</t>
+        </is>
+      </c>
+      <c r="V4" t="inlineStr">
+        <is>
+          <t>Открытый аукцион</t>
+        </is>
+      </c>
+      <c r="W4" t="inlineStr">
+        <is>
+          <t>uTender</t>
+        </is>
+      </c>
+      <c r="AA4" t="inlineStr">
+        <is>
+          <t>ООО "АГРО-ИНВЕСТ"</t>
+        </is>
+      </c>
+      <c r="AB4" t="inlineStr">
+        <is>
+          <t>2634100418</t>
+        </is>
+      </c>
+      <c r="AC4" s="4" t="n">
+        <v>46300.375</v>
+      </c>
+      <c r="AD4" s="4" t="n">
+        <v>46335.75</v>
+      </c>
+      <c r="AF4" t="inlineStr">
         <is>
           <t>Земельный участок сельскохозяйственного назначения с кадастровым номером 26:13:000000:4949. Виды разрешенного использования: для сельскохозяйственного производства. Площадь: 226000 +/- 2517,51 кв.м, расположенный по адресу: г. Благодарный, на территории бывшего колхоза "Красная Звезда".
 Нежилое здание с кадастровым номером 26:13:000000:6106. Здание для содержания сельскохозяйственных животных. Площадь: 1159,5 кв.м., расположенное по адресу: Ставропольский край, Благодарненский городской округ, город Благодарный.
 Нежилое здание с кадастровым номером 26:13:000000:6453. Помещения для содержания животных. Площадь: 331,1 кв.м., расположенное по адресу: Ставропольский край, Благодарненский городской округ, город Благодарный.
 Нежилое здание с кадастровым номером 26:13:000000:6455. Сооружение комбинированного хранилища. Площадь: 362,9 кв.м., расположенное по адресу: Ставропольский край, Благодарненский городской округ, город Благодарный.
 Нежилое здание с кадастровым номером 26:13:000000:6474. Помещения для содержания животных. Площадь: 129,5 кв.м., расположенное по адресу: Ставропольский край, Благодарненский городской округ, город Благодарный.
 Доп. информацию, а так же сведения об имуществе (осмотр имущества) можно получить, отправив запрос на E-mail: Bondareva_ssvet@mail.ru, по тел: 8-908-181-07-52, а также E-mail: malik.71@mail.ru и по тел: (8634)311-190 и по адресу: г. Таганрог, ул. Бакинская, 52А, в рабочие дни с 10-00 до 15-00.</t>
         </is>
       </c>
-      <c r="AG3" t="inlineStr">
+      <c r="AG4" t="inlineStr">
         <is>
           <t>https://fedresurs.ru/bidding/114e375a-5583-4293-ab24-0259f68960ad</t>
         </is>
       </c>
-      <c r="AH3" s="3" t="n">
+      <c r="AH4" s="3" t="n">
         <v>3842000</v>
       </c>
-      <c r="AI3" s="3" t="n">
+      <c r="AI4" s="3" t="n">
         <v>17</v>
       </c>
-      <c r="AQ3" s="4" t="n">
+      <c r="AQ4" s="4" t="n">
         <v>46297.91138888889</v>
       </c>
-      <c r="AR3" s="4" t="n">
-        <v>46310.92346064815</v>
+      <c r="AR4" s="4" t="n">
+        <v>46312.08155092593</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>openpyxl</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>