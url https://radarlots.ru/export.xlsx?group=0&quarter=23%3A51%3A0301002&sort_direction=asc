--- v0 (2026-10-22)
+++ v1 (2026-10-23)
@@ -838,47 +838,47 @@
       <c r="AF2" t="inlineStr">
         <is>
           <t>Имущественный комплекс, расположенный по адресу: Российская Федерация, Краснодарский край, г. Туапсе, ул. Кошкина, дом № 9, включающий в себя следующие объекты недвижимости:  земельный участок, с кадастровым номером 23:51:0301002:105, площадью 2399 +/- 17 кв.м, категория земель: земли населенных пунктов, виды разрешенного использования: для эксплуатации производственной базы;   нежилое здание, с кадастровым номером 23:51:0301005:1017,                 площадью 561,6 кв.м; гаражи, с кадастровым номером 23:51:0301005:1370, площадью 110,4 кв.м; здание дежурной аварийно-диспетчерской службы, с кадастровым номером 23:51:0301005:1371, площадью 172,6 кв.м; проходная, с кадастровым номером 23:51:0301005:1372,                         площадью 6,7 кв.м.</t>
         </is>
       </c>
       <c r="AG2" t="inlineStr">
         <is>
           <t>https://torgi.gov.ru/new/public/lots/lot/22000009390000000020_1</t>
         </is>
       </c>
       <c r="AH2" s="3" t="n">
         <v>9769687.6</v>
       </c>
       <c r="AI2" s="3" t="n">
         <v>4072.4</v>
       </c>
       <c r="AM2" t="inlineStr">
         <is>
           <t>Собственность</t>
         </is>
       </c>
       <c r="AQ2" s="4" t="n">
         <v>46295.06770833334</v>
       </c>
       <c r="AR2" s="4" t="n">
-        <v>46317.06783564815</v>
+        <v>46318.06759259259</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>openpyxl</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>