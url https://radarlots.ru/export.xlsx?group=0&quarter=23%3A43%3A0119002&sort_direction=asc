--- v0 (2026-10-22)
+++ v1 (2026-10-23)
@@ -831,51 +831,51 @@
         </is>
       </c>
       <c r="AH2" s="3" t="n">
         <v>3659410.12</v>
       </c>
       <c r="AI2" s="3" t="n">
         <v>54863.72</v>
       </c>
       <c r="AJ2" s="5" t="n">
         <v>-0.8027495644571261</v>
       </c>
       <c r="AK2" t="inlineStr">
         <is>
           <t>1/Этаж</t>
         </is>
       </c>
       <c r="AL2" t="inlineStr">
         <is>
           <t>Жилое</t>
         </is>
       </c>
       <c r="AQ2" s="4" t="n">
         <v>46283.9015625</v>
       </c>
       <c r="AR2" s="4" t="n">
-        <v>46317.08265046297</v>
+        <v>46318.08596064815</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="inlineStr">
         <is>
           <t>fedresurs:f206ff82-66f6-481f-a76f-eafebc144bc2_1</t>
         </is>
       </c>
       <c r="B3" t="inlineStr">
         <is>
           <t>Федресурс</t>
         </is>
       </c>
       <c r="C3" t="inlineStr">
         <is>
           <t>381315</t>
         </is>
       </c>
       <c r="D3" t="n">
         <v>1</v>
       </c>
       <c r="E3" t="inlineStr">
         <is>
           <t>Опубликован</t>
         </is>
@@ -963,51 +963,51 @@
         </is>
       </c>
       <c r="AH3" s="3" t="n">
         <v>194100.97</v>
       </c>
       <c r="AI3" s="3" t="n">
         <v>47341.7</v>
       </c>
       <c r="AJ3" s="5" t="n">
         <v>-1.54558732923249e-07</v>
       </c>
       <c r="AK3" t="inlineStr">
         <is>
           <t>б/н/Подвал</t>
         </is>
       </c>
       <c r="AL3" t="inlineStr">
         <is>
           <t>Нежилое</t>
         </is>
       </c>
       <c r="AQ3" s="4" t="n">
         <v>46290.89634259259</v>
       </c>
       <c r="AR3" s="4" t="n">
-        <v>46317.08263888889</v>
+        <v>46318.08224537037</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="inlineStr">
         <is>
           <t>fedresurs:4fd206c5-9b64-4dcc-ae41-21e45fed972d_1</t>
         </is>
       </c>
       <c r="B4" t="inlineStr">
         <is>
           <t>Федресурс</t>
         </is>
       </c>
       <c r="C4" t="inlineStr">
         <is>
           <t>236615-МЭТС-1</t>
         </is>
       </c>
       <c r="D4" t="n">
         <v>1</v>
       </c>
       <c r="E4" t="inlineStr">
         <is>
           <t>Приём заявок</t>
         </is>
@@ -1096,47 +1096,47 @@
         </is>
       </c>
       <c r="AH4" s="3" t="n">
         <v>2148433.2</v>
       </c>
       <c r="AI4" s="3" t="n">
         <v>59678.7</v>
       </c>
       <c r="AJ4" s="5" t="n">
         <v>-0.9077158182064957</v>
       </c>
       <c r="AK4" t="inlineStr">
         <is>
           <t>17/Этаж</t>
         </is>
       </c>
       <c r="AL4" t="inlineStr">
         <is>
           <t>Жилое</t>
         </is>
       </c>
       <c r="AQ4" s="4" t="n">
         <v>46292.89273148148</v>
       </c>
       <c r="AR4" s="4" t="n">
-        <v>46317.08101851852</v>
+        <v>46318.08091435185</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>openpyxl</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>