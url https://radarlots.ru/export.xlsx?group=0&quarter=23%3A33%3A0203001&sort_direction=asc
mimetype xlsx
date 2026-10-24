--- v0 (2026-10-22)
+++ v1 (2026-10-24)
@@ -753,57 +753,57 @@
       </c>
       <c r="G2" t="inlineStr">
         <is>
           <t>Гаражи и машиноместа</t>
         </is>
       </c>
       <c r="H2" t="inlineStr">
         <is>
           <t>Краснодарский край</t>
         </is>
       </c>
       <c r="I2" t="inlineStr">
         <is>
           <t>Российская Федерация, Краснодарский край, м.о. Туапсинский, с. Дедеркой, ул. Приморская, д. 61</t>
         </is>
       </c>
       <c r="J2" t="inlineStr">
         <is>
           <t>23:33:0203001:381</t>
         </is>
       </c>
       <c r="K2" s="2" t="n">
         <v>162.6</v>
       </c>
       <c r="L2" s="3" t="n">
-        <v>11723400</v>
+        <v>9769500</v>
       </c>
       <c r="M2" s="3" t="n">
         <v>19539000</v>
       </c>
       <c r="N2" s="3" t="n">
-        <v>72099.63</v>
+        <v>60083.03</v>
       </c>
       <c r="U2" t="inlineStr">
         <is>
           <t>Реализация имущества должников</t>
         </is>
       </c>
       <c r="V2" t="inlineStr">
         <is>
           <t>Публичное предложение</t>
         </is>
       </c>
       <c r="W2" t="inlineStr">
         <is>
           <t>Центр дистанционных торгов</t>
         </is>
       </c>
       <c r="AA2" t="inlineStr">
         <is>
           <t>Барский Михаил Яковлевич</t>
         </is>
       </c>
       <c r="AB2" t="inlineStr">
         <is>
           <t>772372889500</t>
         </is>
@@ -826,47 +826,47 @@
       <c r="AG2" t="inlineStr">
         <is>
           <t>https://fedresurs.ru/bidding/f81e5ba5-c79c-47b9-8d15-b0c3e1c4e69a</t>
         </is>
       </c>
       <c r="AH2" s="3" t="n">
         <v>4117843.97</v>
       </c>
       <c r="AI2" s="3" t="n">
         <v>25324.99</v>
       </c>
       <c r="AL2" t="inlineStr">
         <is>
           <t>Жилой дом</t>
         </is>
       </c>
       <c r="AM2" t="inlineStr">
         <is>
           <t>Собственность</t>
         </is>
       </c>
       <c r="AQ2" s="4" t="n">
         <v>46277.90412037037</v>
       </c>
       <c r="AR2" s="4" t="n">
-        <v>46317.09393518518</v>
+        <v>46319.90364583334</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>openpyxl</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>