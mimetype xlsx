--- v0 (2026-10-27)
+++ v1 (2026-10-28)
@@ -818,51 +818,51 @@
       <c r="AF2" t="inlineStr">
         <is>
           <t>Здание, назначение: Жилой дом, наименование: Жилой дом, площадь: 34,3 кв.м., количество этажей 1, в том числе подземных 0, с кадастровым номером: 23:30:0101003:324, адрес (местоположение) объекта): Российская Федерация, Краснодарский край, м.р-н Темрюкский, с.п. Запорожское, п Приазовский, ул Азовская, д. 11; Земельный участок, категория земель: Земли населенных пунктов, вид разрешенного использования: личное подсобное хозяйство, площадь: 4084 кв.м., с кадастровым номером: 23:30:0101003:37, адрес (местоположение) объекта): Местоположение установлено относительно ориентира, расположенного в границах участка. Почтовый адрес ориентира: край Краснодарский, р-н Темрюкский, п. Приазовский, ул. Азовская, 11</t>
         </is>
       </c>
       <c r="AG2" t="inlineStr">
         <is>
           <t>https://fedresurs.ru/bidding/ee97aa2f-0ae2-4a47-9e26-f3b092a1f1df</t>
         </is>
       </c>
       <c r="AH2" s="3" t="n">
         <v>662633.83</v>
       </c>
       <c r="AI2" s="3" t="n">
         <v>19318.77</v>
       </c>
       <c r="AL2" t="inlineStr">
         <is>
           <t>Жилой дом</t>
         </is>
       </c>
       <c r="AQ2" s="4" t="n">
         <v>46303.90511574074</v>
       </c>
       <c r="AR2" s="4" t="n">
-        <v>46322.0996875</v>
+        <v>46323.91612268519</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="inlineStr">
         <is>
           <t>fedresurs:c2de4907-00de-4b7d-9e51-530dbcb2534d_1</t>
         </is>
       </c>
       <c r="B3" t="inlineStr">
         <is>
           <t>Федресурс</t>
         </is>
       </c>
       <c r="C3" t="inlineStr">
         <is>
           <t>378493</t>
         </is>
       </c>
       <c r="D3" t="n">
         <v>1</v>
       </c>
       <c r="E3" t="inlineStr">
         <is>
           <t>Приём заявок</t>
         </is>
@@ -874,110 +874,110 @@
       </c>
       <c r="G3" t="inlineStr">
         <is>
           <t>Прочее</t>
         </is>
       </c>
       <c r="H3" t="inlineStr">
         <is>
           <t>Краснодарский край</t>
         </is>
       </c>
       <c r="I3" t="inlineStr">
         <is>
           <t>Краснодарский край, м.р-н Темрюкский, с.п. Запорожское, п. Приазовский, пер. Цветочный</t>
         </is>
       </c>
       <c r="J3" t="inlineStr">
         <is>
           <t>23:30:0101003:953</t>
         </is>
       </c>
       <c r="K3" s="2" t="n">
         <v>1521</v>
       </c>
       <c r="L3" s="3" t="n">
-        <v>781200</v>
+        <v>669600</v>
       </c>
       <c r="M3" s="3" t="n">
         <v>2232000</v>
       </c>
       <c r="N3" s="3" t="n">
-        <v>513.61</v>
+        <v>440.24</v>
       </c>
       <c r="U3" t="inlineStr">
         <is>
           <t>Реализация имущества должников</t>
         </is>
       </c>
       <c r="V3" t="inlineStr">
         <is>
           <t>Публичное предложение</t>
         </is>
       </c>
       <c r="W3" t="inlineStr">
         <is>
           <t>Центр дистанционных торгов</t>
         </is>
       </c>
       <c r="AA3" t="inlineStr">
         <is>
           <t>Чернышова Елена Федоровна</t>
         </is>
       </c>
       <c r="AB3" t="inlineStr">
         <is>
           <t>774316978598</t>
         </is>
       </c>
       <c r="AC3" s="4" t="n">
         <v>46280.58333333334</v>
       </c>
       <c r="AD3" s="4" t="n">
         <v>46325.58333333334</v>
       </c>
       <c r="AF3" t="inlineStr">
         <is>
           <t>Земельный участок, площадь: 1521 кв.м., Кадастровый номер: 23:30:0101003:953, Адрес: Краснодарский край, м.р-н Темрюкский, с.п. Запорожское, п. Приазовский, пер. Цветочный. Для ведения личного подсобного хозяйства.
 С имуществом можно ознакомиться путем направления запроса на электронную почту: a32_bankrot@mail.ru ОБЯЗАТЕЛЬНО в теме письма указывать – ФИО должника и наименование имущества.</t>
         </is>
       </c>
       <c r="AG3" t="inlineStr">
         <is>
           <t>https://fedresurs.ru/bidding/c2de4907-00de-4b7d-9e51-530dbcb2534d</t>
         </is>
       </c>
       <c r="AH3" s="3" t="n">
         <v>537582.24</v>
       </c>
       <c r="AI3" s="3" t="n">
         <v>353.44</v>
       </c>
       <c r="AJ3" s="5" t="n">
-        <v>-0.453173006608254</v>
+        <v>-0.2455768628070749</v>
       </c>
       <c r="AQ3" s="4" t="n">
         <v>46280.89672453704</v>
       </c>
       <c r="AR3" s="4" t="n">
-        <v>46322.09787037037</v>
+        <v>46323.91416666667</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>openpyxl</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>