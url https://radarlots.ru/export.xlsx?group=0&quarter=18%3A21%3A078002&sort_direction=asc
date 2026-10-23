--- v0 (2026-10-22)
+++ v1 (2026-10-23)
@@ -754,118 +754,118 @@
       </c>
       <c r="G2" t="inlineStr">
         <is>
           <t>Здания</t>
         </is>
       </c>
       <c r="H2" t="inlineStr">
         <is>
           <t>Удмуртская Республика</t>
         </is>
       </c>
       <c r="I2" t="inlineStr">
         <is>
           <t>Удмуртская Республика, Увинский район, с. Сям-Можга, ул. Советская, 2</t>
         </is>
       </c>
       <c r="J2" t="inlineStr">
         <is>
           <t>18:21:078002:284</t>
         </is>
       </c>
       <c r="K2" s="2" t="n">
         <v>86.09999999999999</v>
       </c>
       <c r="L2" s="3" t="n">
-        <v>183168.28</v>
+        <v>153095.88</v>
       </c>
       <c r="M2" s="3" t="n">
         <v>273385.49</v>
       </c>
       <c r="N2" s="3" t="n">
-        <v>2127.39</v>
+        <v>1778.12</v>
       </c>
       <c r="O2" s="3" t="n">
-        <v>18316.83</v>
+        <v>15309.59</v>
       </c>
       <c r="U2" t="inlineStr">
         <is>
           <t>Реализация имущества должников</t>
         </is>
       </c>
       <c r="V2" t="inlineStr">
         <is>
           <t>Публичное предложение</t>
         </is>
       </c>
       <c r="W2" t="inlineStr">
         <is>
           <t>Аукцион-центр</t>
         </is>
       </c>
       <c r="AA2" t="inlineStr">
         <is>
           <t>Антонян Геворг Хачикович</t>
         </is>
       </c>
       <c r="AB2" t="inlineStr">
         <is>
           <t>615402706430</t>
         </is>
       </c>
       <c r="AC2" s="4" t="n">
         <v>46301.41666666666</v>
       </c>
       <c r="AD2" s="4" t="n">
         <v>46344.41597222222</v>
       </c>
       <c r="AF2" t="inlineStr">
         <is>
           <t>Здание; кадастровый номер 18:21:078002:284; нежилое; адрес Удмурская республика, Увинский район, с. Сям-Можга, ул. Советская, 2; пл. 86.1 кв. м.Здание; кадастровый номер 18:21:078002:284; нежилое; адрес Удмурская республика, Увинский район, с. Сям-Можга, ул. Советская, 2; пл. 86.1 кв. м.
 Характеристики имущества, в т.ч. сведения об ограничении прав и обременении объектов недвижимости - см. выписки из Единого государственного реестра недвижимости</t>
         </is>
       </c>
       <c r="AG2" t="inlineStr">
         <is>
           <t>https://fedresurs.ru/bidding/939bb235-8107-4310-bbd7-2878b7743662</t>
         </is>
       </c>
       <c r="AH2" s="3" t="n">
         <v>303761.66</v>
       </c>
       <c r="AI2" s="3" t="n">
         <v>3528.01</v>
       </c>
       <c r="AJ2" s="5" t="n">
-        <v>0.3970000032262135</v>
+        <v>0.4959999889386961</v>
       </c>
       <c r="AL2" t="inlineStr">
         <is>
           <t>Нежилое</t>
         </is>
       </c>
       <c r="AQ2" s="4" t="n">
         <v>46301.90790509259</v>
       </c>
       <c r="AR2" s="4" t="n">
-        <v>46317.10179398148</v>
+        <v>46318.10327546296</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>openpyxl</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>