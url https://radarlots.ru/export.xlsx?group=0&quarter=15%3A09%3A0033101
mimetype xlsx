--- v0 (2026-10-13)
+++ v1 (2026-10-15)
@@ -818,47 +818,47 @@
         <v>46337.5</v>
       </c>
       <c r="AF2" t="inlineStr">
         <is>
           <t>Земельный участок с кадастровым номером 15:09:0033101:934, Местоположение установлено относительно ориентира, расположенного в границах участка. Почтовый адрес ориентира: Республика Северная Осетия-Алания, г. Владикавказ, п. Редант, ул. Лесная, 550, садоводческое некоммерческое объединение "Редант", сад № 954, площадью 400+/-7 кв.м.
 – Объект незавершенного строительства с кадастровым номером 15:09:0033101:2857, расположенный по адресу: Российская Федерация, Республика Северная Осетия-Алания, г. Владикавказ, пгт Редант 2-й, ул. Лесная, д. 550, СНО "Редант", уч № 954
 Порядок ознакомления с имуществом должника:
 Ознакомление с Имуществом производится по адресу:Владикавказ, п. Редант, ул. Лесная, 550, после предварительной договоренности в рабочие дни с 09.00 до 17.00, по тел.:+7918 815 55 00. Ознакомление с документами: azamatabaev@list.ru.</t>
         </is>
       </c>
       <c r="AG2" t="inlineStr">
         <is>
           <t>https://fedresurs.ru/bidding/d3227798-0362-4888-a0f4-23b347b450ed</t>
         </is>
       </c>
       <c r="AH2" s="3" t="n">
         <v>201000</v>
       </c>
       <c r="AI2" s="3" t="n">
         <v>502.5</v>
       </c>
       <c r="AQ2" s="4" t="n">
         <v>46300.92171296296</v>
       </c>
       <c r="AR2" s="4" t="n">
-        <v>46309.08412037037</v>
+        <v>46310.08291666667</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>openpyxl</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>