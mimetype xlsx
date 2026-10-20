--- v0 (2026-10-19)
+++ v1 (2026-10-20)
@@ -843,47 +843,47 @@
       <c r="AF2" t="inlineStr">
         <is>
           <t>Год постройки здания - 1962; центральное; водопровод, канализация; горячее водоснабжение; электроосвещение (220В). Техническое состояние удовлетворительное. Цель использования - офис</t>
         </is>
       </c>
       <c r="AG2" t="inlineStr">
         <is>
           <t>https://torgi.gov.ru/new/public/lots/lot/24000004250000000004_1</t>
         </is>
       </c>
       <c r="AH2" s="3" t="n">
         <v>125140798.33</v>
       </c>
       <c r="AI2" s="3" t="n">
         <v>62349.06</v>
       </c>
       <c r="AL2" t="inlineStr">
         <is>
           <t>Нежилое</t>
         </is>
       </c>
       <c r="AQ2" s="4" t="n">
         <v>46308.06362268519</v>
       </c>
       <c r="AR2" s="4" t="n">
-        <v>46314.06309027778</v>
+        <v>46315.06337962963</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>openpyxl</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>