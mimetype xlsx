--- v0 (2026-10-12)
+++ v1 (2026-10-13)
@@ -838,51 +838,51 @@
       <c r="AG2" t="inlineStr">
         <is>
           <t>https://torgi.gov.ru/new/public/lots/lot/21000033900000000092_1</t>
         </is>
       </c>
       <c r="AH2" s="3" t="n">
         <v>2362870998.36</v>
       </c>
       <c r="AI2" s="3" t="n">
         <v>238024.68</v>
       </c>
       <c r="AK2" t="inlineStr">
         <is>
           <t>0/Подвал, 1/Этаж, 2/Этаж, 4/Этаж, 3/Этаж, 5/Этаж, 6/Этаж</t>
         </is>
       </c>
       <c r="AL2" t="inlineStr">
         <is>
           <t>Нежилое</t>
         </is>
       </c>
       <c r="AQ2" s="4" t="n">
         <v>46304.06320601852</v>
       </c>
       <c r="AR2" s="4" t="n">
-        <v>46307.06319444445</v>
+        <v>46308.06336805555</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="inlineStr">
         <is>
           <t>torgi_gov:21000033900000000092_2</t>
         </is>
       </c>
       <c r="B3" t="inlineStr">
         <is>
           <t>ГИС Торги</t>
         </is>
       </c>
       <c r="C3" t="inlineStr">
         <is>
           <t>21000033900000000092</t>
         </is>
       </c>
       <c r="D3" t="n">
         <v>2</v>
       </c>
       <c r="E3" t="inlineStr">
         <is>
           <t>Приём заявок</t>
         </is>
@@ -979,51 +979,51 @@
       <c r="AG3" t="inlineStr">
         <is>
           <t>https://torgi.gov.ru/new/public/lots/lot/21000033900000000092_2</t>
         </is>
       </c>
       <c r="AH3" s="3" t="n">
         <v>2362870998.36</v>
       </c>
       <c r="AI3" s="3" t="n">
         <v>238024.68</v>
       </c>
       <c r="AK3" t="inlineStr">
         <is>
           <t>0/Подвал, 1/Этаж, 2/Этаж, 4/Этаж, 3/Этаж, 5/Этаж, 6/Этаж</t>
         </is>
       </c>
       <c r="AL3" t="inlineStr">
         <is>
           <t>Нежилое</t>
         </is>
       </c>
       <c r="AQ3" s="4" t="n">
         <v>46304.06320601852</v>
       </c>
       <c r="AR3" s="4" t="n">
-        <v>46307.06319444445</v>
+        <v>46308.06336805555</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="inlineStr">
         <is>
           <t>torgi_gov:21000033900000000092_3</t>
         </is>
       </c>
       <c r="B4" t="inlineStr">
         <is>
           <t>ГИС Торги</t>
         </is>
       </c>
       <c r="C4" t="inlineStr">
         <is>
           <t>21000033900000000092</t>
         </is>
       </c>
       <c r="D4" t="n">
         <v>3</v>
       </c>
       <c r="E4" t="inlineStr">
         <is>
           <t>Приём заявок</t>
         </is>
@@ -1120,47 +1120,47 @@
       <c r="AG4" t="inlineStr">
         <is>
           <t>https://torgi.gov.ru/new/public/lots/lot/21000033900000000092_3</t>
         </is>
       </c>
       <c r="AH4" s="3" t="n">
         <v>2362870998.36</v>
       </c>
       <c r="AI4" s="3" t="n">
         <v>238024.68</v>
       </c>
       <c r="AK4" t="inlineStr">
         <is>
           <t>0/Подвал, 1/Этаж, 2/Этаж, 4/Этаж, 3/Этаж, 5/Этаж, 6/Этаж</t>
         </is>
       </c>
       <c r="AL4" t="inlineStr">
         <is>
           <t>Нежилое</t>
         </is>
       </c>
       <c r="AQ4" s="4" t="n">
         <v>46304.06320601852</v>
       </c>
       <c r="AR4" s="4" t="n">
-        <v>46307.06319444445</v>
+        <v>46308.06336805555</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>openpyxl</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>