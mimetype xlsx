--- v0 (2026-10-16)
+++ v1 (2026-10-16)
@@ -842,51 +842,51 @@
         </is>
       </c>
       <c r="AG2" t="inlineStr">
         <is>
           <t>https://torgi.gov.ru/new/public/lots/lot/22000034760000002177_1</t>
         </is>
       </c>
       <c r="AH2" s="3" t="n">
         <v>257656.11</v>
       </c>
       <c r="AI2" s="3" t="n">
         <v>10473.83</v>
       </c>
       <c r="AJ2" s="5" t="n">
         <v>-299.8725583880002</v>
       </c>
       <c r="AL2" t="inlineStr">
         <is>
           <t>Нежилое</t>
         </is>
       </c>
       <c r="AQ2" s="4" t="n">
         <v>46309.0659375</v>
       </c>
       <c r="AR2" s="4" t="n">
-        <v>46311.06511574074</v>
+        <v>46312.06502314815</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="inlineStr">
         <is>
           <t>torgi_gov:22000034760000002154_1</t>
         </is>
       </c>
       <c r="B3" t="inlineStr">
         <is>
           <t>ГИС Торги</t>
         </is>
       </c>
       <c r="C3" t="inlineStr">
         <is>
           <t>22000034760000002154</t>
         </is>
       </c>
       <c r="D3" t="n">
         <v>1</v>
       </c>
       <c r="E3" t="inlineStr">
         <is>
           <t>Приём заявок</t>
         </is>
@@ -983,51 +983,51 @@
       <c r="AF3" t="inlineStr">
         <is>
           <t>В соответствии с Извещением.</t>
         </is>
       </c>
       <c r="AG3" t="inlineStr">
         <is>
           <t>https://torgi.gov.ru/new/public/lots/lot/22000034760000002154_1</t>
         </is>
       </c>
       <c r="AH3" s="3" t="n">
         <v>4977108.64</v>
       </c>
       <c r="AI3" s="3" t="n">
         <v>27992.74</v>
       </c>
       <c r="AL3" t="inlineStr">
         <is>
           <t>Нежилое</t>
         </is>
       </c>
       <c r="AQ3" s="4" t="n">
         <v>46308.0678125</v>
       </c>
       <c r="AR3" s="4" t="n">
-        <v>46311.0671875</v>
+        <v>46312.0669212963</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="inlineStr">
         <is>
           <t>torgi_gov:22000034760000002171_1</t>
         </is>
       </c>
       <c r="B4" t="inlineStr">
         <is>
           <t>ГИС Торги</t>
         </is>
       </c>
       <c r="C4" t="inlineStr">
         <is>
           <t>22000034760000002171</t>
         </is>
       </c>
       <c r="D4" t="n">
         <v>1</v>
       </c>
       <c r="E4" t="inlineStr">
         <is>
           <t>Приём заявок</t>
         </is>
@@ -1124,51 +1124,51 @@
       <c r="AF4" t="inlineStr">
         <is>
           <t>В соответствии с Извещением.</t>
         </is>
       </c>
       <c r="AG4" t="inlineStr">
         <is>
           <t>https://torgi.gov.ru/new/public/lots/lot/22000034760000002171_1</t>
         </is>
       </c>
       <c r="AH4" s="3" t="n">
         <v>711701.65</v>
       </c>
       <c r="AI4" s="3" t="n">
         <v>16065.5</v>
       </c>
       <c r="AL4" t="inlineStr">
         <is>
           <t>Нежилое</t>
         </is>
       </c>
       <c r="AQ4" s="4" t="n">
         <v>46308.0678125</v>
       </c>
       <c r="AR4" s="4" t="n">
-        <v>46311.0671875</v>
+        <v>46312.0669212963</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="inlineStr">
         <is>
           <t>torgi_gov:22000034760000002152_1</t>
         </is>
       </c>
       <c r="B5" t="inlineStr">
         <is>
           <t>ГИС Торги</t>
         </is>
       </c>
       <c r="C5" t="inlineStr">
         <is>
           <t>22000034760000002152</t>
         </is>
       </c>
       <c r="D5" t="n">
         <v>1</v>
       </c>
       <c r="E5" t="inlineStr">
         <is>
           <t>Приём заявок</t>
         </is>
@@ -1273,51 +1273,51 @@
         </is>
       </c>
       <c r="AH5" s="3" t="n">
         <v>22321496.4</v>
       </c>
       <c r="AI5" s="3" t="n">
         <v>41221.6</v>
       </c>
       <c r="AJ5" s="5" t="n">
         <v>0.0009630357936037948</v>
       </c>
       <c r="AK5" t="inlineStr">
         <is>
           <t>3/Этаж</t>
         </is>
       </c>
       <c r="AL5" t="inlineStr">
         <is>
           <t>Нежилое</t>
         </is>
       </c>
       <c r="AQ5" s="4" t="n">
         <v>46308.06753472222</v>
       </c>
       <c r="AR5" s="4" t="n">
-        <v>46311.0669212963</v>
+        <v>46312.06664351852</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="inlineStr">
         <is>
           <t>torgi_gov:22000034760000002150_1</t>
         </is>
       </c>
       <c r="B6" t="inlineStr">
         <is>
           <t>ГИС Торги</t>
         </is>
       </c>
       <c r="C6" t="inlineStr">
         <is>
           <t>22000034760000002150</t>
         </is>
       </c>
       <c r="D6" t="n">
         <v>1</v>
       </c>
       <c r="E6" t="inlineStr">
         <is>
           <t>Приём заявок</t>
         </is>
@@ -1414,51 +1414,51 @@
       <c r="AF6" t="inlineStr">
         <is>
           <t>В соответствии с Извещением.</t>
         </is>
       </c>
       <c r="AG6" t="inlineStr">
         <is>
           <t>https://torgi.gov.ru/new/public/lots/lot/22000034760000002150_1</t>
         </is>
       </c>
       <c r="AH6" s="3" t="n">
         <v>34064429.93</v>
       </c>
       <c r="AI6" s="3" t="n">
         <v>23688.76</v>
       </c>
       <c r="AL6" t="inlineStr">
         <is>
           <t>Нежилое</t>
         </is>
       </c>
       <c r="AQ6" s="4" t="n">
         <v>46308.06579861111</v>
       </c>
       <c r="AR6" s="4" t="n">
-        <v>46311.06511574074</v>
+        <v>46312.06502314815</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="inlineStr">
         <is>
           <t>torgi_gov:22000034760000002157_1</t>
         </is>
       </c>
       <c r="B7" t="inlineStr">
         <is>
           <t>ГИС Торги</t>
         </is>
       </c>
       <c r="C7" t="inlineStr">
         <is>
           <t>22000034760000002157</t>
         </is>
       </c>
       <c r="D7" t="n">
         <v>1</v>
       </c>
       <c r="E7" t="inlineStr">
         <is>
           <t>Приём заявок</t>
         </is>
@@ -1559,51 +1559,51 @@
         </is>
       </c>
       <c r="AG7" t="inlineStr">
         <is>
           <t>https://torgi.gov.ru/new/public/lots/lot/22000034760000002157_1</t>
         </is>
       </c>
       <c r="AH7" s="3" t="n">
         <v>3115601.88</v>
       </c>
       <c r="AI7" s="3" t="n">
         <v>26835.5</v>
       </c>
       <c r="AJ7" s="5" t="n">
         <v>-3.583871608140126</v>
       </c>
       <c r="AL7" t="inlineStr">
         <is>
           <t>Нежилое</t>
         </is>
       </c>
       <c r="AQ7" s="4" t="n">
         <v>46308.06579861111</v>
       </c>
       <c r="AR7" s="4" t="n">
-        <v>46311.06511574074</v>
+        <v>46312.06502314815</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="inlineStr">
         <is>
           <t>torgi_gov:22000034760000002160_1</t>
         </is>
       </c>
       <c r="B8" t="inlineStr">
         <is>
           <t>ГИС Торги</t>
         </is>
       </c>
       <c r="C8" t="inlineStr">
         <is>
           <t>22000034760000002160</t>
         </is>
       </c>
       <c r="D8" t="n">
         <v>1</v>
       </c>
       <c r="E8" t="inlineStr">
         <is>
           <t>Приём заявок</t>
         </is>
@@ -1700,51 +1700,51 @@
       <c r="AF8" t="inlineStr">
         <is>
           <t>В соответствии с Извещением.</t>
         </is>
       </c>
       <c r="AG8" t="inlineStr">
         <is>
           <t>https://torgi.gov.ru/new/public/lots/lot/22000034760000002160_1</t>
         </is>
       </c>
       <c r="AH8" s="3" t="n">
         <v>3433583.38</v>
       </c>
       <c r="AI8" s="3" t="n">
         <v>11518.23</v>
       </c>
       <c r="AL8" t="inlineStr">
         <is>
           <t>Нежилое</t>
         </is>
       </c>
       <c r="AQ8" s="4" t="n">
         <v>46308.06579861111</v>
       </c>
       <c r="AR8" s="4" t="n">
-        <v>46311.06511574074</v>
+        <v>46312.06502314815</v>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="inlineStr">
         <is>
           <t>torgi_gov:22000034760000002163_1</t>
         </is>
       </c>
       <c r="B9" t="inlineStr">
         <is>
           <t>ГИС Торги</t>
         </is>
       </c>
       <c r="C9" t="inlineStr">
         <is>
           <t>22000034760000002163</t>
         </is>
       </c>
       <c r="D9" t="n">
         <v>1</v>
       </c>
       <c r="E9" t="inlineStr">
         <is>
           <t>Приём заявок</t>
         </is>
@@ -1841,51 +1841,51 @@
       <c r="AF9" t="inlineStr">
         <is>
           <t>В соответствии с Извещением.</t>
         </is>
       </c>
       <c r="AG9" t="inlineStr">
         <is>
           <t>https://torgi.gov.ru/new/public/lots/lot/22000034760000002163_1</t>
         </is>
       </c>
       <c r="AH9" s="3" t="n">
         <v>2062612.22</v>
       </c>
       <c r="AI9" s="3" t="n">
         <v>3679.95</v>
       </c>
       <c r="AL9" t="inlineStr">
         <is>
           <t>Нежилое</t>
         </is>
       </c>
       <c r="AQ9" s="4" t="n">
         <v>46308.06579861111</v>
       </c>
       <c r="AR9" s="4" t="n">
-        <v>46311.06511574074</v>
+        <v>46312.06502314815</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="inlineStr">
         <is>
           <t>torgi_gov:22000034760000002173_1</t>
         </is>
       </c>
       <c r="B10" t="inlineStr">
         <is>
           <t>ГИС Торги</t>
         </is>
       </c>
       <c r="C10" t="inlineStr">
         <is>
           <t>22000034760000002173</t>
         </is>
       </c>
       <c r="D10" t="n">
         <v>1</v>
       </c>
       <c r="E10" t="inlineStr">
         <is>
           <t>Приём заявок</t>
         </is>
@@ -1987,51 +1987,51 @@
       <c r="AG10" t="inlineStr">
         <is>
           <t>https://torgi.gov.ru/new/public/lots/lot/22000034760000002173_1</t>
         </is>
       </c>
       <c r="AH10" s="3" t="n">
         <v>1163471.83</v>
       </c>
       <c r="AI10" s="3" t="n">
         <v>71378.64</v>
       </c>
       <c r="AK10" t="inlineStr">
         <is>
           <t>-3/Этаж</t>
         </is>
       </c>
       <c r="AL10" t="inlineStr">
         <is>
           <t>Нежилое</t>
         </is>
       </c>
       <c r="AQ10" s="4" t="n">
         <v>46308.06362268519</v>
       </c>
       <c r="AR10" s="4" t="n">
-        <v>46311.06319444445</v>
+        <v>46312.06322916667</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="inlineStr">
         <is>
           <t>torgi_gov:22000034760000002121_1</t>
         </is>
       </c>
       <c r="B11" t="inlineStr">
         <is>
           <t>ГИС Торги</t>
         </is>
       </c>
       <c r="C11" t="inlineStr">
         <is>
           <t>22000034760000002121</t>
         </is>
       </c>
       <c r="D11" t="n">
         <v>1</v>
       </c>
       <c r="E11" t="inlineStr">
         <is>
           <t>Приём заявок</t>
         </is>
@@ -2128,51 +2128,51 @@
       <c r="AF11" t="inlineStr">
         <is>
           <t>В соответствии с Извещением.</t>
         </is>
       </c>
       <c r="AG11" t="inlineStr">
         <is>
           <t>https://torgi.gov.ru/new/public/lots/lot/22000034760000002121_1</t>
         </is>
       </c>
       <c r="AH11" s="3" t="n">
         <v>4332703.67</v>
       </c>
       <c r="AI11" s="3" t="n">
         <v>10552.13</v>
       </c>
       <c r="AL11" t="inlineStr">
         <is>
           <t>Нежилое</t>
         </is>
       </c>
       <c r="AQ11" s="4" t="n">
         <v>46302.06717592593</v>
       </c>
       <c r="AR11" s="4" t="n">
-        <v>46311.0671875</v>
+        <v>46312.0669212963</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="inlineStr">
         <is>
           <t>torgi_gov:22000034760000002131_1</t>
         </is>
       </c>
       <c r="B12" t="inlineStr">
         <is>
           <t>ГИС Торги</t>
         </is>
       </c>
       <c r="C12" t="inlineStr">
         <is>
           <t>22000034760000002131</t>
         </is>
       </c>
       <c r="D12" t="n">
         <v>1</v>
       </c>
       <c r="E12" t="inlineStr">
         <is>
           <t>Приём заявок</t>
         </is>
@@ -2272,51 +2272,51 @@
         </is>
       </c>
       <c r="AG12" t="inlineStr">
         <is>
           <t>https://torgi.gov.ru/new/public/lots/lot/22000034760000002131_1</t>
         </is>
       </c>
       <c r="AH12" s="3" t="n">
         <v>25863000.96</v>
       </c>
       <c r="AI12" s="3" t="n">
         <v>19980.69</v>
       </c>
       <c r="AJ12" s="5" t="n">
         <v>0.2060859437094495</v>
       </c>
       <c r="AL12" t="inlineStr">
         <is>
           <t>Нежилое</t>
         </is>
       </c>
       <c r="AQ12" s="4" t="n">
         <v>46302.06717592593</v>
       </c>
       <c r="AR12" s="4" t="n">
-        <v>46311.0671875</v>
+        <v>46312.0669212963</v>
       </c>
     </row>
     <row r="13">
       <c r="A13" t="inlineStr">
         <is>
           <t>torgi_gov:22000034760000002129_1</t>
         </is>
       </c>
       <c r="B13" t="inlineStr">
         <is>
           <t>ГИС Торги</t>
         </is>
       </c>
       <c r="C13" t="inlineStr">
         <is>
           <t>22000034760000002129</t>
         </is>
       </c>
       <c r="D13" t="n">
         <v>1</v>
       </c>
       <c r="E13" t="inlineStr">
         <is>
           <t>Приём заявок</t>
         </is>
@@ -2421,51 +2421,51 @@
         </is>
       </c>
       <c r="AH13" s="3" t="n">
         <v>216208</v>
       </c>
       <c r="AI13" s="3" t="n">
         <v>5405.2</v>
       </c>
       <c r="AJ13" s="5" t="n">
         <v>-2.482757344779102</v>
       </c>
       <c r="AK13" t="inlineStr">
         <is>
           <t>1/Этаж</t>
         </is>
       </c>
       <c r="AL13" t="inlineStr">
         <is>
           <t>Нежилое</t>
         </is>
       </c>
       <c r="AQ13" s="4" t="n">
         <v>46302.06689814815</v>
       </c>
       <c r="AR13" s="4" t="n">
-        <v>46311.0669212963</v>
+        <v>46312.06664351852</v>
       </c>
     </row>
     <row r="14">
       <c r="A14" t="inlineStr">
         <is>
           <t>torgi_gov:22000034760000002122_1</t>
         </is>
       </c>
       <c r="B14" t="inlineStr">
         <is>
           <t>ГИС Торги</t>
         </is>
       </c>
       <c r="C14" t="inlineStr">
         <is>
           <t>22000034760000002122</t>
         </is>
       </c>
       <c r="D14" t="n">
         <v>1</v>
       </c>
       <c r="E14" t="inlineStr">
         <is>
           <t>Приём заявок</t>
         </is>
@@ -2562,51 +2562,51 @@
       <c r="AF14" t="inlineStr">
         <is>
           <t>В соответствии с Извещением.</t>
         </is>
       </c>
       <c r="AG14" t="inlineStr">
         <is>
           <t>https://torgi.gov.ru/new/public/lots/lot/22000034760000002122_1</t>
         </is>
       </c>
       <c r="AH14" s="3" t="n">
         <v>4485823.58</v>
       </c>
       <c r="AI14" s="3" t="n">
         <v>13303.15</v>
       </c>
       <c r="AL14" t="inlineStr">
         <is>
           <t>Нежилое</t>
         </is>
       </c>
       <c r="AQ14" s="4" t="n">
         <v>46302.06523148148</v>
       </c>
       <c r="AR14" s="4" t="n">
-        <v>46311.06511574074</v>
+        <v>46312.06502314815</v>
       </c>
     </row>
     <row r="15">
       <c r="A15" t="inlineStr">
         <is>
           <t>torgi_gov:22000034760000002135_1</t>
         </is>
       </c>
       <c r="B15" t="inlineStr">
         <is>
           <t>ГИС Торги</t>
         </is>
       </c>
       <c r="C15" t="inlineStr">
         <is>
           <t>22000034760000002135</t>
         </is>
       </c>
       <c r="D15" t="n">
         <v>1</v>
       </c>
       <c r="E15" t="inlineStr">
         <is>
           <t>Приём заявок</t>
         </is>
@@ -2708,51 +2708,51 @@
       <c r="AG15" t="inlineStr">
         <is>
           <t>https://torgi.gov.ru/new/public/lots/lot/22000034760000002135_1</t>
         </is>
       </c>
       <c r="AH15" s="3" t="n">
         <v>27830995.53</v>
       </c>
       <c r="AI15" s="3" t="n">
         <v>14219.08</v>
       </c>
       <c r="AL15" t="inlineStr">
         <is>
           <t>Жилой дом</t>
         </is>
       </c>
       <c r="AM15" t="inlineStr">
         <is>
           <t>Собственность</t>
         </is>
       </c>
       <c r="AQ15" s="4" t="n">
         <v>46302.06523148148</v>
       </c>
       <c r="AR15" s="4" t="n">
-        <v>46311.06511574074</v>
+        <v>46312.06502314815</v>
       </c>
     </row>
     <row r="16">
       <c r="A16" t="inlineStr">
         <is>
           <t>torgi_gov:22000034760000002097_1</t>
         </is>
       </c>
       <c r="B16" t="inlineStr">
         <is>
           <t>ГИС Торги</t>
         </is>
       </c>
       <c r="C16" t="inlineStr">
         <is>
           <t>22000034760000002097</t>
         </is>
       </c>
       <c r="D16" t="n">
         <v>1</v>
       </c>
       <c r="E16" t="inlineStr">
         <is>
           <t>Приём заявок</t>
         </is>
@@ -2849,51 +2849,51 @@
       <c r="AF16" t="inlineStr">
         <is>
           <t>В соответствии с Извещением.</t>
         </is>
       </c>
       <c r="AG16" t="inlineStr">
         <is>
           <t>https://torgi.gov.ru/new/public/lots/lot/22000034760000002097_1</t>
         </is>
       </c>
       <c r="AH16" s="3" t="n">
         <v>101012776.25</v>
       </c>
       <c r="AI16" s="3" t="n">
         <v>56615.16</v>
       </c>
       <c r="AL16" t="inlineStr">
         <is>
           <t>Нежилое</t>
         </is>
       </c>
       <c r="AQ16" s="4" t="n">
         <v>46302.06509259259</v>
       </c>
       <c r="AR16" s="4" t="n">
-        <v>46311.06511574074</v>
+        <v>46312.06502314815</v>
       </c>
     </row>
     <row r="17">
       <c r="A17" t="inlineStr">
         <is>
           <t>torgi_gov:22000034760000002092_1</t>
         </is>
       </c>
       <c r="B17" t="inlineStr">
         <is>
           <t>ГИС Торги</t>
         </is>
       </c>
       <c r="C17" t="inlineStr">
         <is>
           <t>22000034760000002092</t>
         </is>
       </c>
       <c r="D17" t="n">
         <v>1</v>
       </c>
       <c r="E17" t="inlineStr">
         <is>
           <t>Приём заявок</t>
         </is>
@@ -2990,51 +2990,51 @@
       <c r="AF17" t="inlineStr">
         <is>
           <t>В соответствии с Извещением.</t>
         </is>
       </c>
       <c r="AG17" t="inlineStr">
         <is>
           <t>https://torgi.gov.ru/new/public/lots/lot/22000034760000002092_1</t>
         </is>
       </c>
       <c r="AH17" s="3" t="n">
         <v>6104347.72</v>
       </c>
       <c r="AI17" s="3" t="n">
         <v>6018.29</v>
       </c>
       <c r="AL17" t="inlineStr">
         <is>
           <t>Нежилое</t>
         </is>
       </c>
       <c r="AQ17" s="4" t="n">
         <v>46298.06517361111</v>
       </c>
       <c r="AR17" s="4" t="n">
-        <v>46311.06511574074</v>
+        <v>46312.06502314815</v>
       </c>
     </row>
     <row r="18">
       <c r="A18" t="inlineStr">
         <is>
           <t>torgi_gov:22000034760000002059_1</t>
         </is>
       </c>
       <c r="B18" t="inlineStr">
         <is>
           <t>ГИС Торги</t>
         </is>
       </c>
       <c r="C18" t="inlineStr">
         <is>
           <t>22000034760000002059</t>
         </is>
       </c>
       <c r="D18" t="n">
         <v>1</v>
       </c>
       <c r="E18" t="inlineStr">
         <is>
           <t>Приём заявок</t>
         </is>
@@ -3134,51 +3134,51 @@
         </is>
       </c>
       <c r="AG18" t="inlineStr">
         <is>
           <t>https://torgi.gov.ru/new/public/lots/lot/22000034760000002059_1</t>
         </is>
       </c>
       <c r="AH18" s="3" t="n">
         <v>8282269.98</v>
       </c>
       <c r="AI18" s="3" t="n">
         <v>28199.76</v>
       </c>
       <c r="AJ18" s="5" t="n">
         <v>-1.236343423328009</v>
       </c>
       <c r="AL18" t="inlineStr">
         <is>
           <t>Нежилое</t>
         </is>
       </c>
       <c r="AQ18" s="4" t="n">
         <v>46288.06390046296</v>
       </c>
       <c r="AR18" s="4" t="n">
-        <v>46311.06511574074</v>
+        <v>46312.06502314815</v>
       </c>
     </row>
     <row r="19">
       <c r="A19" t="inlineStr">
         <is>
           <t>torgi_gov:22000034760000002075_1</t>
         </is>
       </c>
       <c r="B19" t="inlineStr">
         <is>
           <t>ГИС Торги</t>
         </is>
       </c>
       <c r="C19" t="inlineStr">
         <is>
           <t>22000034760000002075</t>
         </is>
       </c>
       <c r="D19" t="n">
         <v>1</v>
       </c>
       <c r="E19" t="inlineStr">
         <is>
           <t>Приём заявок</t>
         </is>
@@ -3269,51 +3269,51 @@
       <c r="AF19" t="inlineStr">
         <is>
           <t>В соответствии с Извещением.</t>
         </is>
       </c>
       <c r="AG19" t="inlineStr">
         <is>
           <t>https://torgi.gov.ru/new/public/lots/lot/22000034760000002075_1</t>
         </is>
       </c>
       <c r="AH19" s="3" t="n">
         <v>4505683.98</v>
       </c>
       <c r="AI19" s="3" t="n">
         <v>13506.25</v>
       </c>
       <c r="AL19" t="inlineStr">
         <is>
           <t>Нежилое</t>
         </is>
       </c>
       <c r="AQ19" s="4" t="n">
         <v>46288.06390046296</v>
       </c>
       <c r="AR19" s="4" t="n">
-        <v>46311.06511574074</v>
+        <v>46312.06502314815</v>
       </c>
     </row>
     <row r="20">
       <c r="A20" t="inlineStr">
         <is>
           <t>torgi_gov:22000034760000002071_1</t>
         </is>
       </c>
       <c r="B20" t="inlineStr">
         <is>
           <t>ГИС Торги</t>
         </is>
       </c>
       <c r="C20" t="inlineStr">
         <is>
           <t>22000034760000002071</t>
         </is>
       </c>
       <c r="D20" t="n">
         <v>1</v>
       </c>
       <c r="E20" t="inlineStr">
         <is>
           <t>Приём заявок</t>
         </is>
@@ -3418,51 +3418,51 @@
         </is>
       </c>
       <c r="AH20" s="3" t="n">
         <v>64141426.45</v>
       </c>
       <c r="AI20" s="3" t="n">
         <v>453296.3</v>
       </c>
       <c r="AJ20" s="5" t="n">
         <v>0.3328960335274864</v>
       </c>
       <c r="AK20" t="inlineStr">
         <is>
           <t>14/Этаж</t>
         </is>
       </c>
       <c r="AL20" t="inlineStr">
         <is>
           <t>Жилое</t>
         </is>
       </c>
       <c r="AQ20" s="4" t="n">
         <v>46288.06267361111</v>
       </c>
       <c r="AR20" s="4" t="n">
-        <v>46311.06290509259</v>
+        <v>46312.06295138889</v>
       </c>
     </row>
     <row r="21">
       <c r="A21" t="inlineStr">
         <is>
           <t>torgi_gov:22000034760000002046_1</t>
         </is>
       </c>
       <c r="B21" t="inlineStr">
         <is>
           <t>ГИС Торги</t>
         </is>
       </c>
       <c r="C21" t="inlineStr">
         <is>
           <t>22000034760000002046</t>
         </is>
       </c>
       <c r="D21" t="n">
         <v>1</v>
       </c>
       <c r="E21" t="inlineStr">
         <is>
           <t>Приём заявок</t>
         </is>
@@ -3559,51 +3559,51 @@
       <c r="AF21" t="inlineStr">
         <is>
           <t>В соответствии с Извещением.</t>
         </is>
       </c>
       <c r="AG21" t="inlineStr">
         <is>
           <t>https://torgi.gov.ru/new/public/lots/lot/22000034760000002046_1</t>
         </is>
       </c>
       <c r="AH21" s="3" t="n">
         <v>33230659.63</v>
       </c>
       <c r="AI21" s="3" t="n">
         <v>24108.14</v>
       </c>
       <c r="AL21" t="inlineStr">
         <is>
           <t>Нежилое</t>
         </is>
       </c>
       <c r="AQ21" s="4" t="n">
         <v>46287.06708333334</v>
       </c>
       <c r="AR21" s="4" t="n">
-        <v>46311.0671875</v>
+        <v>46312.0669212963</v>
       </c>
     </row>
     <row r="22">
       <c r="A22" t="inlineStr">
         <is>
           <t>torgi_gov:22000034760000002053_1</t>
         </is>
       </c>
       <c r="B22" t="inlineStr">
         <is>
           <t>ГИС Торги</t>
         </is>
       </c>
       <c r="C22" t="inlineStr">
         <is>
           <t>22000034760000002053</t>
         </is>
       </c>
       <c r="D22" t="n">
         <v>1</v>
       </c>
       <c r="E22" t="inlineStr">
         <is>
           <t>Приём заявок</t>
         </is>
@@ -3700,51 +3700,51 @@
       <c r="AF22" t="inlineStr">
         <is>
           <t>В соответствии с Извещением.</t>
         </is>
       </c>
       <c r="AG22" t="inlineStr">
         <is>
           <t>https://torgi.gov.ru/new/public/lots/lot/22000034760000002053_1</t>
         </is>
       </c>
       <c r="AH22" s="3" t="n">
         <v>4496383.43</v>
       </c>
       <c r="AI22" s="3" t="n">
         <v>18079.55</v>
       </c>
       <c r="AL22" t="inlineStr">
         <is>
           <t>Нежилое</t>
         </is>
       </c>
       <c r="AQ22" s="4" t="n">
         <v>46287.06708333334</v>
       </c>
       <c r="AR22" s="4" t="n">
-        <v>46311.0671875</v>
+        <v>46312.0669212963</v>
       </c>
     </row>
     <row r="23">
       <c r="A23" t="inlineStr">
         <is>
           <t>torgi_gov:22000034760000002049_1</t>
         </is>
       </c>
       <c r="B23" t="inlineStr">
         <is>
           <t>ГИС Торги</t>
         </is>
       </c>
       <c r="C23" t="inlineStr">
         <is>
           <t>22000034760000002049</t>
         </is>
       </c>
       <c r="D23" t="n">
         <v>1</v>
       </c>
       <c r="E23" t="inlineStr">
         <is>
           <t>Приём заявок</t>
         </is>
@@ -3841,51 +3841,51 @@
       <c r="AF23" t="inlineStr">
         <is>
           <t>В соответствии с Извещением.</t>
         </is>
       </c>
       <c r="AG23" t="inlineStr">
         <is>
           <t>https://torgi.gov.ru/new/public/lots/lot/22000034760000002049_1</t>
         </is>
       </c>
       <c r="AH23" s="3" t="n">
         <v>19092648.24</v>
       </c>
       <c r="AI23" s="3" t="n">
         <v>14652.84</v>
       </c>
       <c r="AL23" t="inlineStr">
         <is>
           <t>Нежилое</t>
         </is>
       </c>
       <c r="AQ23" s="4" t="n">
         <v>46287.06549768519</v>
       </c>
       <c r="AR23" s="4" t="n">
-        <v>46311.06511574074</v>
+        <v>46312.06502314815</v>
       </c>
     </row>
     <row r="24">
       <c r="A24" t="inlineStr">
         <is>
           <t>torgi_gov:22000034760000002054_1</t>
         </is>
       </c>
       <c r="B24" t="inlineStr">
         <is>
           <t>ГИС Торги</t>
         </is>
       </c>
       <c r="C24" t="inlineStr">
         <is>
           <t>22000034760000002054</t>
         </is>
       </c>
       <c r="D24" t="n">
         <v>1</v>
       </c>
       <c r="E24" t="inlineStr">
         <is>
           <t>Приём заявок</t>
         </is>
@@ -3982,51 +3982,51 @@
       <c r="AF24" t="inlineStr">
         <is>
           <t>В соответствии с Извещением.</t>
         </is>
       </c>
       <c r="AG24" t="inlineStr">
         <is>
           <t>https://torgi.gov.ru/new/public/lots/lot/22000034760000002054_1</t>
         </is>
       </c>
       <c r="AH24" s="3" t="n">
         <v>4213231.48</v>
       </c>
       <c r="AI24" s="3" t="n">
         <v>8521.91</v>
       </c>
       <c r="AL24" t="inlineStr">
         <is>
           <t>Нежилое</t>
         </is>
       </c>
       <c r="AQ24" s="4" t="n">
         <v>46287.06549768519</v>
       </c>
       <c r="AR24" s="4" t="n">
-        <v>46311.06511574074</v>
+        <v>46312.06502314815</v>
       </c>
     </row>
     <row r="25">
       <c r="A25" t="inlineStr">
         <is>
           <t>torgi_gov:22000034760000002029_1</t>
         </is>
       </c>
       <c r="B25" t="inlineStr">
         <is>
           <t>ГИС Торги</t>
         </is>
       </c>
       <c r="C25" t="inlineStr">
         <is>
           <t>22000034760000002029</t>
         </is>
       </c>
       <c r="D25" t="n">
         <v>1</v>
       </c>
       <c r="E25" t="inlineStr">
         <is>
           <t>Приём заявок</t>
         </is>
@@ -4128,51 +4128,51 @@
       <c r="AG25" t="inlineStr">
         <is>
           <t>https://torgi.gov.ru/new/public/lots/lot/22000034760000002029_1</t>
         </is>
       </c>
       <c r="AH25" s="3" t="n">
         <v>334232908.15</v>
       </c>
       <c r="AI25" s="3" t="n">
         <v>55279.83</v>
       </c>
       <c r="AL25" t="inlineStr">
         <is>
           <t>Нежилое</t>
         </is>
       </c>
       <c r="AM25" t="inlineStr">
         <is>
           <t>Оперативное управление</t>
         </is>
       </c>
       <c r="AQ25" s="4" t="n">
         <v>46282.17871527778</v>
       </c>
       <c r="AR25" s="4" t="n">
-        <v>46311.06351851852</v>
+        <v>46312.06349537037</v>
       </c>
     </row>
     <row r="26">
       <c r="A26" t="inlineStr">
         <is>
           <t>torgi_gov:22000034760000002006_1</t>
         </is>
       </c>
       <c r="B26" t="inlineStr">
         <is>
           <t>ГИС Торги</t>
         </is>
       </c>
       <c r="C26" t="inlineStr">
         <is>
           <t>22000034760000002006</t>
         </is>
       </c>
       <c r="D26" t="n">
         <v>1</v>
       </c>
       <c r="E26" t="inlineStr">
         <is>
           <t>Приём заявок</t>
         </is>
@@ -4277,51 +4277,51 @@
         </is>
       </c>
       <c r="AH26" s="3" t="n">
         <v>40366405.85</v>
       </c>
       <c r="AI26" s="3" t="n">
         <v>23106.13</v>
       </c>
       <c r="AJ26" s="5" t="n">
         <v>0.03788808584254977</v>
       </c>
       <c r="AL26" t="inlineStr">
         <is>
           <t>нежилое</t>
         </is>
       </c>
       <c r="AM26" t="inlineStr">
         <is>
           <t>Собственность</t>
         </is>
       </c>
       <c r="AQ26" s="4" t="n">
         <v>46281.19221064815</v>
       </c>
       <c r="AR26" s="4" t="n">
-        <v>46311.06921296296</v>
+        <v>46312.06914351852</v>
       </c>
     </row>
     <row r="27">
       <c r="A27" t="inlineStr">
         <is>
           <t>torgi_gov:22000034760000002013_1</t>
         </is>
       </c>
       <c r="B27" t="inlineStr">
         <is>
           <t>ГИС Торги</t>
         </is>
       </c>
       <c r="C27" t="inlineStr">
         <is>
           <t>22000034760000002013</t>
         </is>
       </c>
       <c r="D27" t="n">
         <v>1</v>
       </c>
       <c r="E27" t="inlineStr">
         <is>
           <t>Приём заявок</t>
         </is>
@@ -4418,51 +4418,51 @@
       <c r="AF27" t="inlineStr">
         <is>
           <t>В соответствии с Извещением.</t>
         </is>
       </c>
       <c r="AG27" t="inlineStr">
         <is>
           <t>https://torgi.gov.ru/new/public/lots/lot/22000034760000002013_1</t>
         </is>
       </c>
       <c r="AH27" s="3" t="n">
         <v>6417199.82</v>
       </c>
       <c r="AI27" s="3" t="n">
         <v>20333.33</v>
       </c>
       <c r="AL27" t="inlineStr">
         <is>
           <t>Нежилое</t>
         </is>
       </c>
       <c r="AQ27" s="4" t="n">
         <v>46281.19190972222</v>
       </c>
       <c r="AR27" s="4" t="n">
-        <v>46311.0671875</v>
+        <v>46312.0669212963</v>
       </c>
     </row>
     <row r="28">
       <c r="A28" t="inlineStr">
         <is>
           <t>torgi_gov:22000034760000002000_1</t>
         </is>
       </c>
       <c r="B28" t="inlineStr">
         <is>
           <t>ГИС Торги</t>
         </is>
       </c>
       <c r="C28" t="inlineStr">
         <is>
           <t>22000034760000002000</t>
         </is>
       </c>
       <c r="D28" t="n">
         <v>1</v>
       </c>
       <c r="E28" t="inlineStr">
         <is>
           <t>Приём заявок</t>
         </is>
@@ -4567,51 +4567,51 @@
         </is>
       </c>
       <c r="AH28" s="3" t="n">
         <v>45708861.12</v>
       </c>
       <c r="AI28" s="3" t="n">
         <v>62341.6</v>
       </c>
       <c r="AJ28" s="5" t="n">
         <v>0.7725605113479581</v>
       </c>
       <c r="AK28" t="inlineStr">
         <is>
           <t>1/Этаж, 2/Этаж</t>
         </is>
       </c>
       <c r="AL28" t="inlineStr">
         <is>
           <t>Нежилое</t>
         </is>
       </c>
       <c r="AQ28" s="4" t="n">
         <v>46280.17916666667</v>
       </c>
       <c r="AR28" s="4" t="n">
-        <v>46311.06483796296</v>
+        <v>46312.06481481482</v>
       </c>
     </row>
     <row r="29">
       <c r="A29" t="inlineStr">
         <is>
           <t>torgi_gov:22000034760000001993_1</t>
         </is>
       </c>
       <c r="B29" t="inlineStr">
         <is>
           <t>ГИС Торги</t>
         </is>
       </c>
       <c r="C29" t="inlineStr">
         <is>
           <t>22000034760000001993</t>
         </is>
       </c>
       <c r="D29" t="n">
         <v>1</v>
       </c>
       <c r="E29" t="inlineStr">
         <is>
           <t>Не состоялся</t>
         </is>
@@ -5140,51 +5140,51 @@
         </is>
       </c>
       <c r="AG32" t="inlineStr">
         <is>
           <t>https://torgi.gov.ru/new/public/lots/lot/22000034760000001986_1</t>
         </is>
       </c>
       <c r="AH32" s="3" t="n">
         <v>24635039.12</v>
       </c>
       <c r="AI32" s="3" t="n">
         <v>62525.48</v>
       </c>
       <c r="AJ32" s="5" t="n">
         <v>-9.111207812037767</v>
       </c>
       <c r="AL32" t="inlineStr">
         <is>
           <t>Нежилое</t>
         </is>
       </c>
       <c r="AQ32" s="4" t="n">
         <v>46275.32824074074</v>
       </c>
       <c r="AR32" s="4" t="n">
-        <v>46311.06351851852</v>
+        <v>46312.06349537037</v>
       </c>
     </row>
     <row r="33">
       <c r="A33" t="inlineStr">
         <is>
           <t>torgi_gov:22000034760000001978_1</t>
         </is>
       </c>
       <c r="B33" t="inlineStr">
         <is>
           <t>ГИС Торги</t>
         </is>
       </c>
       <c r="C33" t="inlineStr">
         <is>
           <t>22000034760000001978</t>
         </is>
       </c>
       <c r="D33" t="n">
         <v>1</v>
       </c>
       <c r="E33" t="inlineStr">
         <is>
           <t>Приём заявок</t>
         </is>
@@ -5430,51 +5430,51 @@
         </is>
       </c>
       <c r="AH34" s="3" t="n">
         <v>65238821.34</v>
       </c>
       <c r="AI34" s="3" t="n">
         <v>22066.23</v>
       </c>
       <c r="AJ34" s="5" t="n">
         <v>0.3574684652633549</v>
       </c>
       <c r="AK34" t="inlineStr">
         <is>
           <t>-1/Этаж, 1/Этаж, 2/Этаж, 3/Этаж</t>
         </is>
       </c>
       <c r="AL34" t="inlineStr">
         <is>
           <t>Нежилое</t>
         </is>
       </c>
       <c r="AQ34" s="4" t="n">
         <v>46273.5044212963</v>
       </c>
       <c r="AR34" s="4" t="n">
-        <v>46311.06893518518</v>
+        <v>46312.0687962963</v>
       </c>
     </row>
     <row r="35">
       <c r="A35" t="inlineStr">
         <is>
           <t>torgi_gov:22000034760000001908_1</t>
         </is>
       </c>
       <c r="B35" t="inlineStr">
         <is>
           <t>ГИС Торги</t>
         </is>
       </c>
       <c r="C35" t="inlineStr">
         <is>
           <t>22000034760000001908</t>
         </is>
       </c>
       <c r="D35" t="n">
         <v>1</v>
       </c>
       <c r="E35" t="inlineStr">
         <is>
           <t>Состоялся</t>
         </is>
@@ -9341,47 +9341,47 @@
         </is>
       </c>
       <c r="AH61" s="3" t="n">
         <v>77286485.54000001</v>
       </c>
       <c r="AI61" s="3" t="n">
         <v>460312.6</v>
       </c>
       <c r="AJ61" s="5" t="n">
         <v>0.355087766616021</v>
       </c>
       <c r="AK61" t="inlineStr">
         <is>
           <t>20/Этаж</t>
         </is>
       </c>
       <c r="AL61" t="inlineStr">
         <is>
           <t>Жилое</t>
         </is>
       </c>
       <c r="AQ61" s="4" t="n">
         <v>46273.49958333333</v>
       </c>
       <c r="AR61" s="4" t="n">
-        <v>46311.06290509259</v>
+        <v>46312.06295138889</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>openpyxl</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>