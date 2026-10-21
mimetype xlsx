--- v0 (2026-10-20)
+++ v1 (2026-10-21)
@@ -722,51 +722,51 @@
           <t>Обновлён</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="inlineStr">
         <is>
           <t>torgi_gov:22000118760000000013_1</t>
         </is>
       </c>
       <c r="B2" t="inlineStr">
         <is>
           <t>ГИС Торги</t>
         </is>
       </c>
       <c r="C2" t="inlineStr">
         <is>
           <t>22000118760000000013</t>
         </is>
       </c>
       <c r="D2" t="n">
         <v>1</v>
       </c>
       <c r="E2" t="inlineStr">
         <is>
-          <t>Опубликован</t>
+          <t>Приём заявок</t>
         </is>
       </c>
       <c r="F2" t="inlineStr">
         <is>
           <t>Аукцион в электронной форме на право заключения договора аренды на объект нежилого фонда, находящийся в хозяйственном ведении ГУП «Моссвет» по адресу: Российская Федерация, город Москва, вн. тер. г. муниципальный округ Чертаново Южное, км МКАД 32-й, влад. 20, общей площадью 703,6 кв.м., кадастровый номер 77:05:0008007:1175</t>
         </is>
       </c>
       <c r="G2" t="inlineStr">
         <is>
           <t>Нежилые помещения</t>
         </is>
       </c>
       <c r="H2" t="inlineStr">
         <is>
           <t>г. Москва</t>
         </is>
       </c>
       <c r="I2" t="inlineStr">
         <is>
           <t>г. Москва, вн.тер.г. муниципальный округ Чертаново Южное, км 32-й Московской Кольцевой Автодороги, дом 20</t>
         </is>
       </c>
       <c r="J2" t="inlineStr">
         <is>
           <t>77:05:0008007:1175</t>
@@ -842,51 +842,51 @@
         </is>
       </c>
       <c r="AH2" s="3" t="n">
         <v>153589306.35</v>
       </c>
       <c r="AI2" s="3" t="n">
         <v>85546.00999999999</v>
       </c>
       <c r="AJ2" s="5" t="n">
         <v>0.9460368876130418</v>
       </c>
       <c r="AL2" t="inlineStr">
         <is>
           <t>Нежилое</t>
         </is>
       </c>
       <c r="AM2" t="inlineStr">
         <is>
           <t>Собственность;Хозяйственное ведение</t>
         </is>
       </c>
       <c r="AQ2" s="4" t="n">
         <v>46315.06363425926</v>
       </c>
       <c r="AR2" s="4" t="n">
-        <v>46315.13895833334</v>
+        <v>46316.06319444445</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="inlineStr">
         <is>
           <t>torgi_gov:22000118760000000012_1</t>
         </is>
       </c>
       <c r="B3" t="inlineStr">
         <is>
           <t>ГИС Торги</t>
         </is>
       </c>
       <c r="C3" t="inlineStr">
         <is>
           <t>22000118760000000012</t>
         </is>
       </c>
       <c r="D3" t="n">
         <v>1</v>
       </c>
       <c r="E3" t="inlineStr">
         <is>
           <t>Приём заявок</t>
         </is>
@@ -981,47 +981,47 @@
         </is>
       </c>
       <c r="AG3" t="inlineStr">
         <is>
           <t>https://torgi.gov.ru/new/public/lots/lot/22000118760000000012_1</t>
         </is>
       </c>
       <c r="AH3" s="3" t="n">
         <v>41775001.78</v>
       </c>
       <c r="AI3" s="3" t="n">
         <v>115624.14</v>
       </c>
       <c r="AJ3" s="5" t="n">
         <v>0.9321984143790981</v>
       </c>
       <c r="AL3" t="inlineStr">
         <is>
           <t>Нежилое</t>
         </is>
       </c>
       <c r="AQ3" s="4" t="n">
         <v>46309.06333333333</v>
       </c>
       <c r="AR3" s="4" t="n">
-        <v>46315.06337962963</v>
+        <v>46316.06319444445</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>openpyxl</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>