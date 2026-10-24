--- v1 (2026-10-23)
+++ v2 (2026-10-24)
@@ -803,77 +803,77 @@
       </c>
       <c r="W2" t="inlineStr">
         <is>
           <t>РТС-тендер</t>
         </is>
       </c>
       <c r="X2" t="inlineStr">
         <is>
           <t>https://it2.rts-tender.ru/v2/trades/703870a7-4fca-45f6-a682-6ed1b7c0c03b/lots/9dda93bf-bb97-4744-a92a-ea97b35836b0</t>
         </is>
       </c>
       <c r="Y2" t="inlineStr">
         <is>
           <t>ГОСУДАРСТВЕННОЕ АВТОНОМНОЕ УЧРЕЖДЕНИЕ МОСКОВСКОЙ ОБЛАСТИ "МОСКОВСКАЯ ОБЛАСТНАЯ ГОСУДАРСТВЕННАЯ ЭКСПЕРТИЗА"</t>
         </is>
       </c>
       <c r="Z2" t="inlineStr">
         <is>
           <t>5041020693</t>
         </is>
       </c>
       <c r="AC2" s="4" t="n">
         <v>46293.375</v>
       </c>
       <c r="AD2" s="4" t="n">
-        <v>46324.4375</v>
+        <v>46338.4375</v>
       </c>
       <c r="AE2" s="4" t="n">
-        <v>46328.4375</v>
+        <v>46342.5</v>
       </c>
       <c r="AF2" t="inlineStr">
         <is>
           <t>Аренда нежилого помещения общей площадью 2555,3 кв. м. для размещения офиса в административном здании</t>
         </is>
       </c>
       <c r="AG2" t="inlineStr">
         <is>
           <t>https://torgi.gov.ru/new/public/lots/lot/25000038270000000004_1</t>
         </is>
       </c>
       <c r="AH2" s="3" t="n">
         <v>602081507.59</v>
       </c>
       <c r="AI2" s="3" t="n">
         <v>93412.59</v>
       </c>
       <c r="AL2" t="inlineStr">
         <is>
           <t>Нежилое</t>
         </is>
       </c>
       <c r="AQ2" s="4" t="n">
         <v>46291.06357638889</v>
       </c>
       <c r="AR2" s="4" t="n">
-        <v>46318.0637037037</v>
+        <v>46319.06353009259</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>openpyxl</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>