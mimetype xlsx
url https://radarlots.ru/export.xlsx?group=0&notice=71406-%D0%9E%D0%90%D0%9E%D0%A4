--- v0 (2026-11-02)
+++ v1 (2026-11-02)
@@ -801,51 +801,51 @@
         <v>46314.41666666666</v>
       </c>
       <c r="AD2" s="4" t="n">
         <v>46351.41666666666</v>
       </c>
       <c r="AF2" t="inlineStr">
         <is>
           <t>Дополнительная информация: квартира (Лот№1) продается на условиях приобретения финансовым управляющим Тяпинской Е.Н. замещающего жилья из средств, полученных от Покупателя по договору для 4-х человек: Фетисова Н.В. – должника; Пищулиной Е.И.– супруги должника; Фетисова Н.Н. - сын должника; Фетисовой А.Н.- дочь должника.
 Критерии приобретения замещающего жилого помещения (квартиры):
 местоположение: в границах Центрального административного округа г. Москвы;
 площадь замещающего жилья: не менее 72 кв.м.;
 жилое помещение относится к вторичному рынку недвижимости;
 максимальная стоимость приобретаемого жилья – 51 000 000 руб. (включая сопутствующие расходы по реализации).
 Право собственности должника на имеющееся у него жилое помещение прекращается не ранее возникновения права собственности на замещающее жилье.</t>
         </is>
       </c>
       <c r="AG2" t="inlineStr">
         <is>
           <t>https://fedresurs.ru/bidding/3772a66a-7dc4-4bc1-bd6b-bbd5401bddb9</t>
         </is>
       </c>
       <c r="AQ2" s="4" t="n">
         <v>46312.89300925926</v>
       </c>
       <c r="AR2" s="4" t="n">
-        <v>46328.08265046297</v>
+        <v>46328.91005787037</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="inlineStr">
         <is>
           <t>fedresurs:3772a66a-7dc4-4bc1-bd6b-bbd5401bddb9_2</t>
         </is>
       </c>
       <c r="B3" t="inlineStr">
         <is>
           <t>Федресурс</t>
         </is>
       </c>
       <c r="C3" t="inlineStr">
         <is>
           <t>71406-ОАОФ</t>
         </is>
       </c>
       <c r="D3" t="n">
         <v>2</v>
       </c>
       <c r="E3" t="inlineStr">
         <is>
           <t>Приём заявок</t>
         </is>
@@ -932,47 +932,47 @@
         </is>
       </c>
       <c r="AH3" s="3" t="n">
         <v>10424984.22</v>
       </c>
       <c r="AI3" s="3" t="n">
         <v>413689.85</v>
       </c>
       <c r="AJ3" s="5" t="n">
         <v>-1.004799197672071</v>
       </c>
       <c r="AK3" t="inlineStr">
         <is>
           <t>0/Подвал</t>
         </is>
       </c>
       <c r="AL3" t="inlineStr">
         <is>
           <t>Нежилое</t>
         </is>
       </c>
       <c r="AQ3" s="4" t="n">
         <v>46312.89300925926</v>
       </c>
       <c r="AR3" s="4" t="n">
-        <v>46328.08265046297</v>
+        <v>46328.91005787037</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>openpyxl</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>