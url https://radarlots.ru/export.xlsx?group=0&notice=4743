--- v0 (2026-11-01)
+++ v1 (2026-11-01)
@@ -796,47 +796,47 @@
           <t>502101308720</t>
         </is>
       </c>
       <c r="AC2" s="3" t="n">
         <v>46345.5</v>
       </c>
       <c r="AD2" s="3" t="n">
         <v>46345.54166666666</v>
       </c>
       <c r="AF2" t="inlineStr">
         <is>
           <t>Автотранспортное средство со следующими характеристиками: Модель автомобиля: ССАНГ ЕНГ KYRO II; 2011 года выпуска; номер двигателя 664950 12580679; VIN Z8US0A1KSC0021081 – является предметом залога АО "Азиатско-Тихоокеанский банк".
 Дополнительная информация об объектах продажи, условиях и о порядке проведения торгов предоставляется по заявке, отправленной на электронную почту torgi_au@bk.ru. По вопросам организации и проведения торгов обращаться по тел.: +7 911 178-11-10 с понедельника по пятницу с 11:00 до 17:00 (время московское).
 По итогам определения победителя торгов проект договора купли-продажи подлежит направлению в адрес последнего с использованием официального электронного почтового ящика организатора: dkp.torgi@armau.su. Вся дальнейшая корреспонденция, включая обмен документами, осуществляется исключительно через указанный электронный адрес. Иные каналы связи для целей взаимодействия с победителем не применяются.</t>
         </is>
       </c>
       <c r="AG2" t="inlineStr">
         <is>
           <t>https://fedresurs.ru/bidding/0dc8b8b8-4048-4947-b6f7-40b218404837</t>
         </is>
       </c>
       <c r="AQ2" s="3" t="n">
         <v>46315.08741898148</v>
       </c>
       <c r="AR2" s="3" t="n">
-        <v>46327.08376157407</v>
+        <v>46328.08465277778</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>openpyxl</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>