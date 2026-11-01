--- v0 (2026-11-01)
+++ v1 (2026-11-01)
@@ -787,47 +787,47 @@
         <is>
           <t>9704185354</t>
         </is>
       </c>
       <c r="AC2" s="3" t="n">
         <v>46321</v>
       </c>
       <c r="AD2" s="3" t="n">
         <v>46364.75</v>
       </c>
       <c r="AF2" t="inlineStr">
         <is>
           <t>Уровнемер РИЗУР-1300-1-0-0-P/G1 -40-2 700(200/2420/80)-ДИ-4-М-/0.1 /130 -5-П-1; Аккумулятор 100 A/ч для гибридного инвентора 12 В-2; Аккумулятор TADIRAN TL-5186 3.6v-4; Аккумуляторная батарея EXEGATE ES252438 12В. 9Ач для ИБП -15; Аккумуляторная батарея PROMETHEUS ENERGY РЕ 12072L 12В, 7.2Ач для ИБП-14; Блок питания DR-4524 (24V; 2А)-6; Блок питания RSD-100B-24 MEAN WELL-2; Блок питания SDR-480-24 Chifa Electronics-2;Блок питания SDR-960-48 MEAN WELL-2; Вал Ха8.310.027-14; Газоанализатор горючих газов ГСМ-05-01-5/2А-0-4-3-3; Газоанализатор СГОЭС-М11-2-2; Газоанализатор стационарный СГОЭС-М11 метан-79; Гидроцилиндр ГП-1М Ха 5.882.008М-6; Датчик вибрации KD6407-4; Датчик вибрации KD6407-02-4; Датчик давления МИДА-ДИ-1 ЗП-У2-0,5/10-3; Датчик давления МИДА-ДИ-1 ЗП-У2-0.5/1,6-3; Датчик избыточного давления Метран 150 TG4Т-3; Датчик перемещения магнитострикционный-1; Датчик разности давлений фланцевого исполнения Метран-150CD3T-1; Датчик-реле контроля пламени оптический ультрафиолетовый ДП 2.1.7РМ-158-2; Источник бесперебойного питания ИМПУЛЬС Юниор Смарт 1500 (Розетки с батарейной поддержкой IEC320C13X-1; Клапан дыхательный СМДК-50 УХЛ-2; Клапан тарельчатый К2А 01.00.000-24; Кольцо распорное НБ 32.02.103-6; Комплект шайб регулировочных на вал ПСМ 0.5мм-2шт.; 0.6мм-2шт.; 0.8мм-2шт.: 1мм-1шт.; 1.5мм-1шт.-2 Крышка лобовая НБ 32.02.001-3; Люк замерный ЛЗ-150-8 УХЛ-10; Поршень ХА7.014.010-6;Преобразователь DRA240-24A AC-DC DIN, 240ВТ, ВЫХОД 24В/10А-2; Преобразователь температуры ЭА-ПТ-ЮОО(н) с кроншгейном-стойкой, предназначен для измерения температу-3; Регулятор расхода (газовый) РР02.00.000-03-2; Седло клапана К2А.00.00.001-24; Храповик ПСМ Xa8.364.001-3 Аккумулятор TADIRAN 11-5186 3.6v-10; Аккумуляторная батарея 12V 190Ah -4; Анкерный болт ГОСТ 24379.1-80(2012) 24x800 5.1 (09Г2С, Резьба 110, 2 гайки М24 2шт)- 6; Блок искрового розжина электрического запальника модернизированного БИР-1М-1; Блок питания RSD-100B-24, (DC/DC-Conv 16,8-32V:24V4,2A 100W) MEAN WELL-2; Блок питания SDR-960-48 (АС-DC) MEAN WELL 2; Блок распределительный на DIN рейку РБД-125А IEK RBD-125-2; Вал ХА6.306.002 5;Винт регулировочный ХА8.914.002- 7; Газоанализатор портативный ПГ ЭРИС-414,3 канала: инфракрасный сенсор на горючие газы (поверка на Метан 0-100% НКПР); Кислород; Монооксид углерода-2; Геркон МКА-27-101Б-13; Гильза ХА8.236.019-6; Гильза цельноточная (термокарман) ГЦР. 1Х0-G1/2-G1/2-14/8-110-16-2; Датчик индукционный ISN FS2A-4-N взрывозащищенный -16 Датчик положения ПСМ. 11.00.00.00-01-2; Датчик положения ПСМ. 11.00.00.00-02- 3; Датчик- реле контроля пламени оптический ультрафиолетовый Парус-002УФ-1/2Е-2; Датчик электромагнитный ХА5.132.003-9; Диод быстродействующий SF56 5А/150А 400В [DO-201AD]-5; Диод силовой ZENION Д133-500-10СЭ000761 -5; Диод силовой ZENiON Д133-800 4 СЭ000805-5; Диодный мост MDQ100-1800V 100А 1800В-3; Диск опорный НТ 200.005.000.0-6; Заслонка КЭ.00.00-01М-1; Защитный чехол с нажимной кнопкой для аварийной остановки-7; Извещатель ИП535-07е взрывозащищенный-11; Извещатель пожарный ИП-101-07е исполнение 6 взрывозащищенный-10; Источник бесперебойного питания ДПК-1/1-220-4; Источник оперативного тока Орион-БП-4 производства «Радиус-автоматика»- 4; Кабель КВВГнг(А)-LS 10x1-464; Кабель КВВГЭ4Х1-500; Кабель КВВГЭнг(А)-LS 10x1 1102; Кабель КВВГЭнг(А)-LS 4х1-480; Кабель КВВГЭнг(А)-LS 7x1-878; Каретка ПСМ УР02.03.000-5; Клапан НТ 100.000.010.0-13; Колесо зубчатое ХА8.424.003-5; Кольцо 016-020-25 ГОСТ 9833-73-9; Кольцо 020-026-36 ГОСТ 9833-73-86; Кольцо 040-048-46 ГОСТ 9833-73-9; Кольцо 067-075-46 ГОСТ 9833-73-7; Кольцо 070-080-58 ГОСТ 9833-73-9; Кольцо 080-085-30 ГОСТ 9833-73- 9; Кольцо 080-086-36 ГОСТ 9833-73-83; Кольцо 080-090-58 ГОСТ 9833-73-9; Кольцо 085-092-46 ГОСТ 9833-73-19; Кольцо 096-102-36 ГОСТ 9833-73 -31; Кольцо 110-120-58 ГОСТ 9833-73- 20; Кольцо 114-120-36 ГОСТ 9633-73-29; Кольцо 165-175-46 ГОСТ 9833-73-10; Кольцо 1А62 НТ 100.000.024.0-10; Кольцо 1А75 НТ 200.000.026.0 9; Кольцо 350-360-58 ГОСТ 9833-73-9; Кольцо концентрическое НТ 100.000.016.0-13; Кольцо крышки 070-075-33 НТ 100.000.021.0-13; Кольцо резиновое 015-018-19-2-6-ГОСТ 9833-73-2; Кольцо резиновое 020-024-25-2-6-ГОСТ 9833-73-2; Кольцо резиновое 040-046-36-2-6-ГОСТ 9833-73-2; Кольцо резиновое 042-050-46-2-6-ГОСТ 9833-73-2;Кольцо резиновое 065-071-36-2-6-ГОСТ 9833-73-4; Кольцо резиновое 090-096-36-2-6-ГОСТ 9833-73 2; Кольцо резиновое 500-510-58-2-6-ГОСТ 9833-73-4; Кольцо седла 075-080-30 НТ 100.000.020.0-10; Кольцо уплотнительное НТ 202.003.004.0-9; Комплект соединительный система КМ одинарный LO 0672 SK20-8; Корпус НТ 100.000.001.0-13; Корпус НТ 100.000.002.0-14; Крышка НТ 200.004.001.0 -2; Магнитопровод подвижный НТ 200.004.002.0-13; Манжета ГП.06.00.00-6; Мембрана 4АН.353,3 -34; Насадка НТ 100.000.017.0-13; Обойма нижняя НТ 200.002.000.0-12; Палец Ха8.327.004-13; Пластина для лотка Система КМ 100х100мм HD PL4778 24; Поплавок АГЗУ 305446.003-01-14; Предохранитель ESKA 560.015 0.63А-6; Преобразователь виброскорости V318-2-8-10-21-00-2С-4; Преобразователь частоты ELHART EMD-PUMP – 0150-2; Прибор охранно-пожарной сигнализации Гранит-8-2; Пробка НТ 200.000.030.0-4; Прокладка под газовую горелку 0201003831-24;Прокладка ХА8.683.101-10; Прокладка ХА8.683.343-13; Пружина 442 НТ 110.000.007.0-13; Пружина 467 НТ 200.000.029.0-5; Пружина крышки НТ 200.004.000.0-12; Пружина ПР52 НБ 80.02.00.023-63; Пружина УР02.01.004-01 -5; Пружина ХА8.383.050А-6; Регулятор давления газа комбинированный от 40 до 100кПа РДСК-50М-3- 1; Регулятор расхода РР.02.00.00-1; Регулятор температуры шестиканальный ТРМ 136-Р.Щ7-1; Рейка ХА8.480.002-6; Ремкомплект к регулятору давления газа РДСК-50м3 -2; Стекло ХА8.640.002-11; Сухарь ГП 1.00.00.03-6; Термохимическая ячейка ИБЯЛ.305658.001-3; Тройник для регулятора расхода (Корпус) РР.01.000-6; Угольник УР02.04.000-5; Указатель ПСМ.11.01.00.00-8; Указатель Ха7.027.012 -5; Уплотнение УР02.03.003-4; Уплотненно КШПП3.01.00.000-02-20; Устройство защиты портов интерфейса RS-485 УЗЛ-И -7; Устройство микропроцессорной защиты Сириус-Т-5/5-220В-И1-2; Храповик ХА8.364.001-01-2; Шайба М6 усиленная цинк DIN 9021-60; Шпонка 12x8x28 ГОСТ 23360-78-6; Элемент фильтрующий Реготмас 664-1-23-8; Панель оператора Weintek еМТ3070В-2.
 Ознакомление с имуществом торгов - у Организатора торгов в рабочие дни с 12:00 до 17:00 направив запрос эл. почту: bankrot.torg2025@gmail.com или по телефону: +7 922-447-23-00, +7 960 680 07 46. Документы будут направлены по электронной почте и назначено дата, время, место ознакомления.</t>
         </is>
       </c>
       <c r="AG2" t="inlineStr">
         <is>
           <t>https://fedresurs.ru/bidding/e376cf04-5772-434b-aaee-d44fade458ba</t>
         </is>
       </c>
       <c r="AQ2" s="3" t="n">
         <v>46317.90751157407</v>
       </c>
       <c r="AR2" s="3" t="n">
-        <v>46326.90431712963</v>
+        <v>46327.90378472222</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>openpyxl</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>