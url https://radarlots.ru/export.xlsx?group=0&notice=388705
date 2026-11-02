--- v0 (2026-10-31)
+++ v1 (2026-11-02)
@@ -818,47 +818,47 @@
         <is>
           <t>Дом площадью 135 кв.м., с кадастровым номером: 50:08:0040362:1370, расположенный на земельном участке площадью 622 +/- 9 кв.м, с кадастровым номером 50:08:0040362:974 по адресу: Российская Федерация, Московская область, муниципальный округ Истра, деревня Подпорино, квартал 0040362, дом 974
 Ознакомится с имуществом возможно по адресу его месторасположения, после подачи заявки на ознакомление с предметом торгов приложив копию паспорта, предварительно согласовав с организатором торгов дату и время ознакомления, адрес электронной почты: zakon_bankrot@mail.ru. Получить всю информацию можно по тел.: 8-977-328-79-09.</t>
         </is>
       </c>
       <c r="AG2" t="inlineStr">
         <is>
           <t>https://fedresurs.ru/bidding/6f67b2d9-035d-465b-b875-98be5c9b81b2</t>
         </is>
       </c>
       <c r="AH2" s="3" t="n">
         <v>6892370.24</v>
       </c>
       <c r="AI2" s="3" t="n">
         <v>51054.59</v>
       </c>
       <c r="AL2" t="inlineStr">
         <is>
           <t>Жилой дом</t>
         </is>
       </c>
       <c r="AQ2" s="4" t="n">
         <v>46317.88134259259</v>
       </c>
       <c r="AR2" s="4" t="n">
-        <v>46327.08059027778</v>
+        <v>46328.08060185185</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>openpyxl</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>