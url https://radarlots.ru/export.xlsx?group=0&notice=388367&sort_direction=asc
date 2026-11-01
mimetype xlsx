--- v0 (2026-10-31)
+++ v1 (2026-11-01)
@@ -797,47 +797,47 @@
         <v>46318.41666666666</v>
       </c>
       <c r="AD2" s="3" t="n">
         <v>46356.41666666666</v>
       </c>
       <c r="AF2" t="inlineStr">
         <is>
           <t>Легковой автомобиль, марка: VOLKSWAGEN, модель: PASSAT, год изготовления: 2010 г.в., цвет: серебристо-желтый, VIN: XW8ZZZ3CZAG001836, ПТС: 50 РР 030165, г/н: Т643АМ250, разрешенная максимальная масса: 2060 кг., масса без нагрузки: 1429 кг.
 Сделки по итогам торгов подлежат заключению с учетом положений Указа Президента РФ №81 от 01.03.2022 г. «О дополнительных временных мерах экономического характера по обеспечению финансовой стабильности Российской Федерации». Риски, связанные с отказом в заключении сделки по итогам торгов, с учетом положений Указа Президента РФ несёт покупатель».
 Передача имущества финансовым управляющим и принятие его покупателем осуществляются по передаточному акту, подписываемому сторонами и оформляемому в соответствии с законодательством Российской Федерации. Транспортное средство находится в залоге АО «ТБАНК». Залоговый кредитор о введении процедуры реализации имущества уведомлен, в реестр требований кредиторов в отношение данного имущества не включался.
 На реализуемом имуществе возможно наличие запретов на регистрационные действия. Подробную информацию об ограничениях следует получить самостоятельно. Финансовый управляющий не гарантирует отсутствие новых ограничений во время проведения торгов и заключения договора купли-продажи. СОГЛАСНО П. 2.2.4. ДОГОВОРА КУПЛИ-ПРОДАЖИ, ВСЕ ОГРАНИЧЕНИЯ (ОБРЕМЕНЕНИЯ) СНИМАЮТСЯ ПОКУПАТЕЛЕМ САМОСТОЯТЕЛЬНО, В ТОМ ЧИСЛЕ ОГРАНИЧЕНИЯ И ОБРЕМЕНЕНИЯ, НАЛОЖЕННЫЕ ПО ИСПОЛНИТЕЛЬНЫМ ПРОИЗВОДСТВАМ УКАЗАННЫМ В ЧАСТИ 4 СТАТЬИ 69.1 ЗАКОНА № 229-ФЗ ОБ ИСПОЛНИТЕЛЬНОМ ПРОИЗВОДСТВЕ.
 Имущество находится в неудовлетворительном состоянии. Автомобиль находится на ответственном хранении у должника в г. Солнечногорск. Во избежание претензий к Арбитражному управляющему, относительно технического состояния имущества (лота), его комплектности, покупателю действуя добросовестно, необходимо проявить должную осмотрительность и выехать по месту нахождения имущества (лота) с целью его осмотра - личного, либо через законного представителя (с надлежащим образом оформленной доверенностью).
 ЗАЯВКИ НА УЧАСТИЕ В ТОРГАХ ДОЛЖНЫ СОДЕРЖАТЬ РЕКВИЗИТЫ БАНКОВСКОГО СЧЕТА ДЛЯ ВОЗВРАТА ЗАДАТКА В ФОРМАТЕ Word
 По предварительной записи по телефону: +7 987 991 22 82 или по эл.почте: inkina.arbitr@mail.ru</t>
         </is>
       </c>
       <c r="AG2" t="inlineStr">
         <is>
           <t>https://fedresurs.ru/bidding/4b7e8f25-3a4a-487a-b821-12f339a34d3c</t>
         </is>
       </c>
       <c r="AQ2" s="3" t="n">
         <v>46317.90479166667</v>
       </c>
       <c r="AR2" s="3" t="n">
-        <v>46326.08449074074</v>
+        <v>46327.08336805556</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>openpyxl</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>