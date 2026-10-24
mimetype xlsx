--- v0 (2026-10-23)
+++ v1 (2026-10-24)
@@ -753,57 +753,57 @@
       </c>
       <c r="G2" t="inlineStr">
         <is>
           <t>Здания</t>
         </is>
       </c>
       <c r="H2" t="inlineStr">
         <is>
           <t>Забайкальский край</t>
         </is>
       </c>
       <c r="I2" t="inlineStr">
         <is>
           <t>Забайкальский край, Тунгокоченский район, пгт. Вершино-Дарасунский, ул. Октябрьская, д. 8 "А" по местному времени</t>
         </is>
       </c>
       <c r="J2" t="inlineStr">
         <is>
           <t>75:27:140239:51</t>
         </is>
       </c>
       <c r="K2" s="2" t="n">
         <v>98.7</v>
       </c>
       <c r="L2" s="3" t="n">
-        <v>4153186.18</v>
+        <v>3945526.87</v>
       </c>
       <c r="M2" s="3" t="n">
         <v>4153186.18</v>
       </c>
       <c r="N2" s="3" t="n">
-        <v>42078.89</v>
+        <v>39974.94</v>
       </c>
       <c r="U2" t="inlineStr">
         <is>
           <t>Реализация имущества должников</t>
         </is>
       </c>
       <c r="V2" t="inlineStr">
         <is>
           <t>Публичное предложение</t>
         </is>
       </c>
       <c r="W2" t="inlineStr">
         <is>
           <t>Центр дистанционных торгов</t>
         </is>
       </c>
       <c r="AA2" t="inlineStr">
         <is>
           <t>Забелин Александр Анатольевич</t>
         </is>
       </c>
       <c r="AB2" t="inlineStr">
         <is>
           <t>752701381870</t>
         </is>