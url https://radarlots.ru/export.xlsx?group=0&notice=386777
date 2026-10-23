--- v0 (2026-10-22)
+++ v1 (2026-10-23)
@@ -824,47 +824,47 @@
 Площадь: 1130
 С предметом торгов можно ознакомиться, отправив предварительно запрос по e-mail: devlikamova_arbitr@mail.ru или позвонив по номеру 89273958355, со дня опубликования настоящего сообщения дата и время осмотра предварительно согласовывается.
 Во избежание претензий к АУ, относительно технического состояния имущества (лота), его комплектности , покупателю действуя добросовестно, необходимо проявить должную осмотрительность и выехать по месту нахождения имущества (лота) с целью его осмотра -личного либо через законного представителя (с надлежащим образом оформленной доверенностью). Арбитражный управляющий обеспечивает возможность получения имущества(лота) покупателем: путём предоставления покупателю узкой нотариальной доверенности на лицо предоставленное арбитражному управляющему покупателем в целях регистрации имущества (лота), либо осуществляет выезд на место нахождения имущества (лота) с целью регистрации имущества (лота) за счёт средств покупателя (транспортные расходы, проживание ,и регистрация необходимых документов в нотариальных и иных органах) и его идентификации. Доступ к имуществу (смена замков, передача личных вещей бывшему собственнику и т.д.) осуществляется покупателем своими силами и за свой счет.
 В случае, если должник не контактный - ознакомление с имуществом производится самостоятельно (в связи с удаленностью Финансового управляющего).
 Ввиду удаленности ФУ от места нахождения объекта продажи , покупатель берет на себя обязательства предоставить сведения о лице, на которого ФУ выдаст нотариальную доверенность с ограниченными полномочиями с целью регистрации объекта в Росреестре.</t>
         </is>
       </c>
       <c r="AG2" t="inlineStr">
         <is>
           <t>https://fedresurs.ru/bidding/4a8b5d83-652b-4e8a-9853-b60e8fc39539</t>
         </is>
       </c>
       <c r="AH2" s="3" t="n">
         <v>227875.8</v>
       </c>
       <c r="AI2" s="3" t="n">
         <v>201.66</v>
       </c>
       <c r="AJ2" s="5" t="n">
         <v>0.0404641475751264</v>
       </c>
       <c r="AQ2" s="4" t="n">
         <v>46311.88309027778</v>
       </c>
       <c r="AR2" s="4" t="n">
-        <v>46317.9128587963</v>
+        <v>46318.08547453704</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>openpyxl</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>