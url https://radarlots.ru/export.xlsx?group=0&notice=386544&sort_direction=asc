--- v0 (2026-11-01)
+++ v1 (2026-11-01)
@@ -792,47 +792,47 @@
       </c>
       <c r="AC2" s="3" t="n">
         <v>46322.45833333334</v>
       </c>
       <c r="AD2" s="3" t="n">
         <v>46365.45833333334</v>
       </c>
       <c r="AF2" t="inlineStr">
         <is>
           <t>Лот №5. Право требования кредитора (ООО «ИнтерФинанс УА» (ОГРН: 5077746871802, ИНН: 7707628890, адрес: 119034, г. Москва, ул. Остоженка, д. 10, пом. I, ком. 6, оф. 410) к должнику (Гарнову Максима Александровичу; 28.10.1976 г.р.; ИНН 561005600703).
 Документ-основание: Определение Арбитражного суда города Москвы от 15.12.2023 г. по делу № А40-157996/20
 Номинал обязательства 39 840 750 руб. к дате торгов номинал обязательства может измениться
 Начальная цена: 3 327 499,80 руб.
 по запросу на электронную почту: kazarin-marina@ya.ru</t>
         </is>
       </c>
       <c r="AG2" t="inlineStr">
         <is>
           <t>https://fedresurs.ru/bidding/0596f4c3-a63e-417d-99a2-0866831f3bc3</t>
         </is>
       </c>
       <c r="AQ2" s="3" t="n">
         <v>46314.90274305556</v>
       </c>
       <c r="AR2" s="3" t="n">
-        <v>46326.90553240741</v>
+        <v>46327.90508101852</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>openpyxl</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>