--- v0 (2026-10-23)
+++ v1 (2026-10-24)
@@ -800,47 +800,47 @@
         <is>
           <t>312600150172</t>
         </is>
       </c>
       <c r="AC2" s="4" t="n">
         <v>46310.41666666666</v>
       </c>
       <c r="AD2" s="4" t="n">
         <v>46346.41666666666</v>
       </c>
       <c r="AF2" t="inlineStr">
         <is>
           <t>Доля в размере 1 / 160 в праве собственности на жилое помещение, площадь 34, 8 кв.м., расположенное по адресу: Московская обл., г. Электросталь, просп. Южный, д. 17, корп. 1, кв. 167, комн. № 3, № 4.
 с имуществом можно ознакомиться по месту нахождения, с документами можно ознакомиться в рабочие дни с 10:00 до 17:00 (время местное) по предварительному согласованию с организатором торгов по тел. +79276537600, e-mail: torgi.vs.tender.vorobev@mail.ru</t>
         </is>
       </c>
       <c r="AG2" t="inlineStr">
         <is>
           <t>https://fedresurs.ru/bidding/4f2a26ce-046d-4472-917b-f5a7ce3d166c</t>
         </is>
       </c>
       <c r="AQ2" s="4" t="n">
         <v>46309.89854166667</v>
       </c>
       <c r="AR2" s="4" t="n">
-        <v>46318.08270833334</v>
+        <v>46319.08097222223</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>openpyxl</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>