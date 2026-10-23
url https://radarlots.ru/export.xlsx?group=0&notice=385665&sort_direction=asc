--- v0 (2026-10-22)
+++ v1 (2026-10-23)
@@ -787,47 +787,47 @@
         <is>
           <t>771875075625</t>
         </is>
       </c>
       <c r="AC2" s="3" t="n">
         <v>46314.41666666666</v>
       </c>
       <c r="AD2" s="3" t="n">
         <v>46363.75</v>
       </c>
       <c r="AF2" t="inlineStr">
         <is>
           <t>Лот №2 - Охотничье гладкоствольное длинноствольное ружье ИЖ27-ЕМ-1С-М 12 калибра № 062755224Р. В соответствии с ч. 2 ст. 20 Федерального закона «Об оружии» от 13.12.1996 г. № 150-ФЗ граждане Российской Федерации имеют право продавать находящееся у них на законных основаниях на праве личной собственности оружие юридическим лицам, имеющим лицензию на торговлю гражданским и служебным оружием или на коллекционирование или экспонирование оружия, либо государственным военизированным организациям с предварительным уведомлением федерального органа исполнительной власти, уполномоченного в сфере оборота оружия, или его территориального органа, выдавших им разрешение на хранение оружия, на хранение и ношение оружия или хранение и использование оружия, а также гражданам, имеющим лицензию на приобретение оружия, его коллекционирование или экспонирование, после перерегистрации оружия в федеральном органе исполнительной власти, уполномоченном в сфере оборота оружия, или его территориальном органе по месту учета указанного оружия.
 Доп.информацию можно получить с даты публикации сообщения и до окончания приема заявок по будням с 10:00 до 17:00 (по МСК) по эл.почте torgi.v.tretinik@gmail.com или по тел.89253343191, а также на электронной торговой площадке. Осмотр имущества - по предварительному согласованию с ФУ.</t>
         </is>
       </c>
       <c r="AG2" t="inlineStr">
         <is>
           <t>https://fedresurs.ru/bidding/c6aa3681-5f2d-41f7-967e-a4cfff26a2c4</t>
         </is>
       </c>
       <c r="AQ2" s="3" t="n">
         <v>46309.08105324074</v>
       </c>
       <c r="AR2" s="3" t="n">
-        <v>46316.92033564814</v>
+        <v>46317.93157407407</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>openpyxl</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>